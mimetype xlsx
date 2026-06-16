--- v0 (2026-02-10)
+++ v1 (2026-06-16)
@@ -12,935 +12,1349 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
   <si>
     <t>ARIS ETF</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>22.38%</t>
-[...23 lines deleted...]
-    <t>15.80%</t>
+    <t>27.05%</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)Sep26</t>
+  </si>
+  <si>
+    <t>TYU6 Comdty</t>
+  </si>
+  <si>
+    <t>TYU6 COMDTY</t>
+  </si>
+  <si>
+    <t>26.54%</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT Sep26</t>
+  </si>
+  <si>
+    <t>WNU6 Comdty</t>
+  </si>
+  <si>
+    <t>WNU6 COMDTY</t>
+  </si>
+  <si>
+    <t>16.74%</t>
+  </si>
+  <si>
+    <t>SP500 MIC EMIN FUTJun26</t>
+  </si>
+  <si>
+    <t>HWAM6 Index</t>
+  </si>
+  <si>
+    <t>HWAM6 INDEX</t>
+  </si>
+  <si>
+    <t>13.44%</t>
   </si>
   <si>
     <t>SPDR Gold MiniShares Trust</t>
   </si>
   <si>
     <t>GLDM</t>
   </si>
   <si>
     <t>98149E303</t>
   </si>
   <si>
-    <t>13.17%</t>
-[...23 lines deleted...]
-    <t>4.93%</t>
+    <t>7.06%</t>
+  </si>
+  <si>
+    <t>MSCI EmgMkt       Jun26</t>
+  </si>
+  <si>
+    <t>MESM6 Index</t>
+  </si>
+  <si>
+    <t>MESM6 INDEX</t>
+  </si>
+  <si>
+    <t>5.10%</t>
   </si>
   <si>
     <t>Vanguard FTSE Emerging Markets ETF</t>
   </si>
   <si>
     <t>VWO</t>
   </si>
   <si>
-    <t>4.53%</t>
-[...11 lines deleted...]
-    <t>3.13%</t>
+    <t>4.96%</t>
+  </si>
+  <si>
+    <t>MSCI EAFE         Jun26</t>
+  </si>
+  <si>
+    <t>MFSM6 Index</t>
+  </si>
+  <si>
+    <t>MFSM6 INDEX</t>
+  </si>
+  <si>
+    <t>4.62%</t>
+  </si>
+  <si>
+    <t>Cash &amp; Other</t>
+  </si>
+  <si>
+    <t>Cash&amp;Other</t>
+  </si>
+  <si>
+    <t>3.60%</t>
   </si>
   <si>
     <t>Vanguard Extended Market ETF</t>
   </si>
   <si>
     <t>VXF</t>
   </si>
   <si>
-    <t>2.58%</t>
+    <t>2.54%</t>
   </si>
   <si>
     <t>VANGUARD FTSE DEVELOPED ETF</t>
   </si>
   <si>
     <t>VEA</t>
   </si>
   <si>
-    <t>2.33%</t>
-[...8 lines deleted...]
-    <t>2.16%</t>
+    <t>1.61%</t>
   </si>
   <si>
     <t>Exxon Mobil Corp</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
     <t>30231G102</t>
   </si>
   <si>
-    <t>2.12%</t>
+    <t>1.58%</t>
   </si>
   <si>
     <t>Deere &amp; Co</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
-    <t>1.31%</t>
+    <t>1.25%</t>
   </si>
   <si>
     <t>BHP Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>088606108</t>
   </si>
   <si>
-    <t>1.28%</t>
+    <t>0.99%</t>
   </si>
   <si>
     <t>Rio Tinto PLC</t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
-    <t>1.23%</t>
+    <t>0.98%</t>
   </si>
   <si>
     <t>Chevron Corp</t>
   </si>
   <si>
     <t>CVX</t>
   </si>
   <si>
-    <t>1.11%</t>
+    <t>0.83%</t>
   </si>
   <si>
     <t>Southern Copper Corp</t>
   </si>
   <si>
     <t>SCCO</t>
   </si>
   <si>
     <t>84265V105</t>
   </si>
   <si>
-    <t>0.74%</t>
+    <t>0.63%</t>
   </si>
   <si>
     <t>Shell PLC</t>
   </si>
   <si>
     <t>SHEL</t>
   </si>
   <si>
-    <t>0.69%</t>
+    <t>0.53%</t>
+  </si>
+  <si>
+    <t>TotalEnergies SE</t>
+  </si>
+  <si>
+    <t>TTE</t>
+  </si>
+  <si>
+    <t>F92124100</t>
   </si>
   <si>
     <t>Freeport-McMoRan Inc</t>
   </si>
   <si>
     <t>FCX</t>
   </si>
   <si>
     <t>35671D857</t>
   </si>
   <si>
-    <t>0.64%</t>
+    <t>0.51%</t>
   </si>
   <si>
     <t>Corteva Inc</t>
   </si>
   <si>
     <t>CTVA</t>
   </si>
   <si>
     <t>22052L104</t>
   </si>
   <si>
+    <t>0.50%</t>
+  </si>
+  <si>
     <t>Glencore PLC</t>
   </si>
   <si>
     <t>GLEN LN</t>
   </si>
   <si>
     <t>B4T3BW6</t>
   </si>
   <si>
-    <t>0.59%</t>
+    <t>0.38%</t>
+  </si>
+  <si>
+    <t>ConocoPhillips</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>20825C104</t>
   </si>
   <si>
     <t>Vale SA</t>
   </si>
   <si>
     <t>VALE</t>
   </si>
   <si>
     <t>91912E105</t>
   </si>
   <si>
-    <t>0.53%</t>
-[...11 lines deleted...]
-    <t>0.51%</t>
+    <t>0.34%</t>
+  </si>
+  <si>
+    <t>Anglo American PLC</t>
+  </si>
+  <si>
+    <t>AAL LN</t>
+  </si>
+  <si>
+    <t>BTK05J6</t>
+  </si>
+  <si>
+    <t>0.33%</t>
   </si>
   <si>
     <t>CMOC Group Ltd</t>
   </si>
   <si>
     <t>3993 HK</t>
   </si>
   <si>
     <t>B1VRCG6</t>
   </si>
   <si>
-    <t>0.45%</t>
-[...11 lines deleted...]
-    <t>0.43%</t>
+    <t>0.32%</t>
   </si>
   <si>
     <t>Nutrien Ltd</t>
   </si>
   <si>
     <t>NTR CN</t>
   </si>
   <si>
     <t>BDRJLN0</t>
   </si>
   <si>
-    <t>0.40%</t>
+    <t>0.31%</t>
+  </si>
+  <si>
+    <t>BP PLC</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>055622104</t>
+  </si>
+  <si>
+    <t>0.29%</t>
   </si>
   <si>
     <t>Antofagasta PLC</t>
   </si>
   <si>
     <t>ANTO LN</t>
   </si>
   <si>
     <t>0045614</t>
   </si>
   <si>
-    <t>0.39%</t>
+    <t>0.26%</t>
+  </si>
+  <si>
+    <t>Sociedad Quimica y Minera de Chile SA</t>
+  </si>
+  <si>
+    <t>SQM</t>
+  </si>
+  <si>
+    <t>CANADIAN NAT RES LTD</t>
+  </si>
+  <si>
+    <t>CNQ CN</t>
+  </si>
+  <si>
+    <t>0.25%</t>
+  </si>
+  <si>
+    <t>Fortescue Ltd</t>
+  </si>
+  <si>
+    <t>FMG AU</t>
   </si>
   <si>
     <t>Cameco Corp</t>
   </si>
   <si>
     <t>CCO CN</t>
   </si>
   <si>
-    <t>0.37%</t>
-[...20 lines deleted...]
-    <t>0.33%</t>
+    <t>0.24%</t>
+  </si>
+  <si>
+    <t>Ecolab Inc</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>Equinor ASA</t>
+  </si>
+  <si>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>29446M102</t>
+  </si>
+  <si>
+    <t>0.22%</t>
+  </si>
+  <si>
+    <t>Eni SpA</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>26874R108</t>
+  </si>
+  <si>
+    <t>0.20%</t>
+  </si>
+  <si>
+    <t>Kubota Corp</t>
+  </si>
+  <si>
+    <t>6326 JP</t>
+  </si>
+  <si>
+    <t>Suncor Energy Inc</t>
+  </si>
+  <si>
+    <t>SU CN</t>
+  </si>
+  <si>
+    <t>B3NB1P2</t>
+  </si>
+  <si>
+    <t>0.19%</t>
   </si>
   <si>
     <t>Vestas Wind Systems A/S</t>
   </si>
   <si>
     <t>VWS DC</t>
   </si>
   <si>
     <t>BN4MYF5</t>
   </si>
   <si>
-    <t>0.29%</t>
-[...17 lines deleted...]
-    <t>0.26%</t>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>Wilmar International Ltd</t>
+  </si>
+  <si>
+    <t>WLMIY</t>
+  </si>
+  <si>
+    <t>0.18%</t>
+  </si>
+  <si>
+    <t>Teck Resources Ltd</t>
+  </si>
+  <si>
+    <t>TECK/B CN</t>
+  </si>
+  <si>
+    <t>0.17%</t>
+  </si>
+  <si>
+    <t>Imperial Oil Ltd</t>
+  </si>
+  <si>
+    <t>IMO CN</t>
+  </si>
+  <si>
+    <t>CF Industries Holdings Inc</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>0.16%</t>
   </si>
   <si>
     <t>First Solar Inc</t>
   </si>
   <si>
     <t>FSLR</t>
   </si>
   <si>
-    <t>0.25%</t>
-[...68 lines deleted...]
-    <t>0.20%</t>
+    <t>0.15%</t>
+  </si>
+  <si>
+    <t>Occidental Petroleum Corp</t>
+  </si>
+  <si>
+    <t>OXY</t>
+  </si>
+  <si>
+    <t>0.14%</t>
+  </si>
+  <si>
+    <t>Diamondback Energy Inc</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>Cenovus Energy Inc</t>
+  </si>
+  <si>
+    <t>CVE CN</t>
+  </si>
+  <si>
+    <t>B57FG04</t>
   </si>
   <si>
     <t>CNH Industrial NV</t>
   </si>
   <si>
     <t>CNH</t>
   </si>
   <si>
     <t>N20944109</t>
   </si>
   <si>
-    <t>0.19%</t>
-[...11 lines deleted...]
-    <t>IMO CN</t>
+    <t>Devon Energy Corp</t>
+  </si>
+  <si>
+    <t>DVN</t>
+  </si>
+  <si>
+    <t>25179M103</t>
+  </si>
+  <si>
+    <t>Lundin Mining Corp</t>
+  </si>
+  <si>
+    <t>LUN CN</t>
+  </si>
+  <si>
+    <t>0.13%</t>
+  </si>
+  <si>
+    <t>First Quantum Minerals Ltd</t>
+  </si>
+  <si>
+    <t>FM CN</t>
+  </si>
+  <si>
+    <t>0.12%</t>
+  </si>
+  <si>
+    <t>Yara International ASA</t>
+  </si>
+  <si>
+    <t>YAR NO</t>
   </si>
   <si>
     <t>Jiangxi Copper Co Ltd</t>
   </si>
   <si>
     <t>358 HK</t>
   </si>
   <si>
-    <t>0.18%</t>
-[...5 lines deleted...]
-    <t>FM CN</t>
+    <t>0.11%</t>
   </si>
   <si>
     <t>Nextpower Inc</t>
   </si>
   <si>
     <t>NXT</t>
   </si>
   <si>
     <t>65290E101</t>
   </si>
   <si>
-    <t>0.17%</t>
+    <t>Woodside Energy Group Ltd</t>
+  </si>
+  <si>
+    <t>WDS AU</t>
+  </si>
+  <si>
+    <t>BMGT167</t>
+  </si>
+  <si>
+    <t>0.10%</t>
   </si>
   <si>
     <t>NAC Kazatomprom JSC</t>
   </si>
   <si>
     <t>KAP LI</t>
   </si>
   <si>
     <t>BGXQL36</t>
   </si>
   <si>
-    <t>Lundin Mining Corp</t>
-[...11 lines deleted...]
-    <t>YAR NO</t>
+    <t>Veolia Environnement SA</t>
+  </si>
+  <si>
+    <t>VIE FP</t>
+  </si>
+  <si>
+    <t>0.09%</t>
+  </si>
+  <si>
+    <t>Toro Co/The</t>
+  </si>
+  <si>
+    <t>TTC</t>
+  </si>
+  <si>
+    <t>Sumitomo Metal Mining Co Ltd</t>
+  </si>
+  <si>
+    <t>5713 JP</t>
+  </si>
+  <si>
+    <t>EQT Corp</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
   </si>
   <si>
     <t>Boliden AB</t>
   </si>
   <si>
     <t>BOL SS</t>
   </si>
   <si>
     <t>BPYTZ57</t>
   </si>
   <si>
-    <t>0.15%</t>
-[...23 lines deleted...]
-    <t>0.14%</t>
+    <t>Mitsui Kinzoku Co Ltd</t>
+  </si>
+  <si>
+    <t>5706 JP</t>
+  </si>
+  <si>
+    <t>0.08%</t>
+  </si>
+  <si>
+    <t>AGCO Corp</t>
+  </si>
+  <si>
+    <t>AGCO</t>
+  </si>
+  <si>
+    <t>001084102</t>
   </si>
   <si>
     <t>Xylem Inc/NY</t>
   </si>
   <si>
     <t>XYL</t>
   </si>
   <si>
     <t>98419M100</t>
   </si>
   <si>
-    <t>Cenovus Energy Inc</t>
-[...8 lines deleted...]
-    <t>0.13%</t>
+    <t>Goldwind Science &amp; Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2208 HK</t>
+  </si>
+  <si>
+    <t>B59GZJ7</t>
+  </si>
+  <si>
+    <t>MMG Ltd</t>
+  </si>
+  <si>
+    <t>1208 HK</t>
+  </si>
+  <si>
+    <t>Salmar ASA</t>
+  </si>
+  <si>
+    <t>SALM NO</t>
+  </si>
+  <si>
+    <t>B1W5NW2</t>
+  </si>
+  <si>
+    <t>South32 Ltd</t>
+  </si>
+  <si>
+    <t>S32 AU</t>
+  </si>
+  <si>
+    <t>BWSW5D9</t>
+  </si>
+  <si>
+    <t>Sigenergy Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>6656 HK</t>
+  </si>
+  <si>
+    <t>BT68VS5</t>
+  </si>
+  <si>
+    <t>American Water Works Co Inc</t>
+  </si>
+  <si>
+    <t>AWK</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>Ecopetrol SA</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>Geberit AG</t>
+  </si>
+  <si>
+    <t>GEBN SW</t>
+  </si>
+  <si>
+    <t>B1WGG93</t>
+  </si>
+  <si>
+    <t>Repsol SA</t>
+  </si>
+  <si>
+    <t>REP SM</t>
+  </si>
+  <si>
+    <t>Inpex Corp</t>
+  </si>
+  <si>
+    <t>1605 JP</t>
+  </si>
+  <si>
+    <t>B10RB15</t>
+  </si>
+  <si>
+    <t>Mosaic Co/The</t>
+  </si>
+  <si>
+    <t>MOS</t>
+  </si>
+  <si>
+    <t>61945C103</t>
+  </si>
+  <si>
+    <t>Nordex SE</t>
+  </si>
+  <si>
+    <t>NDX1 GR</t>
+  </si>
+  <si>
+    <t>B06CF71</t>
+  </si>
+  <si>
+    <t>0.07%</t>
   </si>
   <si>
     <t>Ivanhoe Mines Ltd</t>
   </si>
   <si>
     <t>IVN CN</t>
   </si>
   <si>
     <t>BD73C40</t>
   </si>
   <si>
-    <t>0.12%</t>
-[...113 lines deleted...]
-    <t>030420103</t>
+    <t>Lynas Rare Earths Ltd</t>
+  </si>
+  <si>
+    <t>LYSDY</t>
+  </si>
+  <si>
+    <t>0.06%</t>
+  </si>
+  <si>
+    <t>Halma PLC</t>
+  </si>
+  <si>
+    <t>HLMA LN</t>
+  </si>
+  <si>
+    <t>0405207</t>
+  </si>
+  <si>
+    <t>PLS Group Ltd</t>
+  </si>
+  <si>
+    <t>PLS AU</t>
+  </si>
+  <si>
+    <t>B2368L5</t>
+  </si>
+  <si>
+    <t>CIA SANEAMENTO BASICO SPONSORED ADR</t>
+  </si>
+  <si>
+    <t>SBS</t>
+  </si>
+  <si>
+    <t>20441A102</t>
+  </si>
+  <si>
+    <t>AKER BP ASA</t>
+  </si>
+  <si>
+    <t>AKRBP NO</t>
+  </si>
+  <si>
+    <t>B1L95G3</t>
   </si>
   <si>
     <t>Expand Energy Corp</t>
   </si>
   <si>
     <t>EXE</t>
   </si>
   <si>
-    <t>0.09%</t>
-[...26 lines deleted...]
-    <t>0.08%</t>
+    <t>OMV AG</t>
+  </si>
+  <si>
+    <t>OMV AV</t>
+  </si>
+  <si>
+    <t>Hudbay Minerals Inc</t>
+  </si>
+  <si>
+    <t>HBM CN</t>
+  </si>
+  <si>
+    <t>B05BDX1</t>
+  </si>
+  <si>
+    <t>Aurubis AG</t>
+  </si>
+  <si>
+    <t>NDA GR</t>
+  </si>
+  <si>
+    <t>0.05%</t>
+  </si>
+  <si>
+    <t>IDEX Corp</t>
+  </si>
+  <si>
+    <t>IEX</t>
+  </si>
+  <si>
+    <t>45167R104</t>
   </si>
   <si>
     <t>MP Materials Corp</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
-    <t>Lynas Rare Earths Ltd</t>
-[...62 lines deleted...]
-    <t>0405207</t>
+    <t>Mineral Resources Ltd</t>
+  </si>
+  <si>
+    <t>MIN AU</t>
+  </si>
+  <si>
+    <t>B17ZL56</t>
+  </si>
+  <si>
+    <t>YPF SA</t>
+  </si>
+  <si>
+    <t>YPF</t>
   </si>
   <si>
     <t>Tourmaline Oil Corp</t>
   </si>
   <si>
     <t>TOU CN</t>
   </si>
   <si>
     <t>B3QJ0H8</t>
   </si>
   <si>
+    <t>Santos Ltd</t>
+  </si>
+  <si>
+    <t>SSLZY</t>
+  </si>
+  <si>
+    <t>0.04%</t>
+  </si>
+  <si>
+    <t>Galp Energia SGPS SA</t>
+  </si>
+  <si>
+    <t>GALP PL</t>
+  </si>
+  <si>
+    <t>B1FW751</t>
+  </si>
+  <si>
+    <t>Permian Resources Corp</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>71424F105</t>
+  </si>
+  <si>
+    <t>Ovintiv Inc</t>
+  </si>
+  <si>
+    <t>OVV</t>
+  </si>
+  <si>
+    <t>69047Q102</t>
+  </si>
+  <si>
+    <t>Capstone Copper Corp</t>
+  </si>
+  <si>
+    <t>CS CN</t>
+  </si>
+  <si>
+    <t>BMY5XY9</t>
+  </si>
+  <si>
+    <t>Enphase Energy Inc</t>
+  </si>
+  <si>
+    <t>ENPH</t>
+  </si>
+  <si>
+    <t>29355A107</t>
+  </si>
+  <si>
     <t>Pentair PLC</t>
   </si>
   <si>
     <t>PNR</t>
   </si>
   <si>
     <t>G7S00T104</t>
   </si>
   <si>
+    <t>Scotts Miracle-Gro Co/The</t>
+  </si>
+  <si>
+    <t>SMG</t>
+  </si>
+  <si>
+    <t>Severn Trent PLC</t>
+  </si>
+  <si>
+    <t>SVT LN</t>
+  </si>
+  <si>
+    <t>B1FH8J7</t>
+  </si>
+  <si>
+    <t>UNITED UTILITIES GROUP PLC</t>
+  </si>
+  <si>
+    <t>UU/ LN</t>
+  </si>
+  <si>
+    <t>B39J2M4</t>
+  </si>
+  <si>
+    <t>Fluence Energy Inc</t>
+  </si>
+  <si>
+    <t>FLNC</t>
+  </si>
+  <si>
+    <t>34379V103</t>
+  </si>
+  <si>
+    <t>NexGen Energy Ltd</t>
+  </si>
+  <si>
+    <t>NXE CN</t>
+  </si>
+  <si>
+    <t>B987K72</t>
+  </si>
+  <si>
+    <t>Tate &amp; Lyle PLC</t>
+  </si>
+  <si>
+    <t>TATE LN</t>
+  </si>
+  <si>
+    <t>BP92CJ4</t>
+  </si>
+  <si>
+    <t>0.03%</t>
+  </si>
+  <si>
+    <t>Essential Utilities Inc</t>
+  </si>
+  <si>
+    <t>WTRG</t>
+  </si>
+  <si>
+    <t>29670G102</t>
+  </si>
+  <si>
+    <t>Advanced Drainage Systems Inc</t>
+  </si>
+  <si>
+    <t>WMS</t>
+  </si>
+  <si>
+    <t>00790R104</t>
+  </si>
+  <si>
+    <t>Solv Energy Inc</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>78475V103</t>
+  </si>
+  <si>
+    <t>Plug Power Inc</t>
+  </si>
+  <si>
+    <t>PLUG</t>
+  </si>
+  <si>
+    <t>72919P202</t>
+  </si>
+  <si>
+    <t>Flat Glass Group Co Ltd</t>
+  </si>
+  <si>
+    <t>6865 HK</t>
+  </si>
+  <si>
+    <t>BYQ9774</t>
+  </si>
+  <si>
+    <t>K+S AG</t>
+  </si>
+  <si>
+    <t>SDF GR</t>
+  </si>
+  <si>
+    <t>B54C017</t>
+  </si>
+  <si>
+    <t>Bakkafrost P/F</t>
+  </si>
+  <si>
+    <t>BAKKA NO</t>
+  </si>
+  <si>
+    <t>B6632T7</t>
+  </si>
+  <si>
+    <t>KWS Saat SE &amp; Co KGaA</t>
+  </si>
+  <si>
+    <t>KWS GR</t>
+  </si>
+  <si>
+    <t>Suedzucker AG</t>
+  </si>
+  <si>
+    <t>SZU GR</t>
+  </si>
+  <si>
+    <t>Zurn Elkay Water Solutions Corp</t>
+  </si>
+  <si>
+    <t>ZWS</t>
+  </si>
+  <si>
+    <t>98983L108</t>
+  </si>
+  <si>
+    <t>Husqvarna AB</t>
+  </si>
+  <si>
+    <t>HUSQB SS</t>
+  </si>
+  <si>
+    <t>B12PJ24</t>
+  </si>
+  <si>
+    <t>Bumitama Agri Ltd</t>
+  </si>
+  <si>
+    <t>BAL SP</t>
+  </si>
+  <si>
+    <t>B7WJ188</t>
+  </si>
+  <si>
+    <t>Leroy Seafood Group ASA</t>
+  </si>
+  <si>
+    <t>LSG NO</t>
+  </si>
+  <si>
+    <t>Dekon Food And Agriculture Group</t>
+  </si>
+  <si>
+    <t>2419 HK</t>
+  </si>
+  <si>
+    <t>BQ74V36</t>
+  </si>
+  <si>
+    <t>0.02%</t>
+  </si>
+  <si>
+    <t>Schouw &amp; Co A/S</t>
+  </si>
+  <si>
+    <t>SCHO DC</t>
+  </si>
+  <si>
+    <t>Hainan Drinda New Energy Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2865 HK</t>
+  </si>
+  <si>
+    <t>BV8DRB7</t>
+  </si>
+  <si>
+    <t>Sunrun Inc</t>
+  </si>
+  <si>
+    <t>RUN</t>
+  </si>
+  <si>
+    <t>86771W105</t>
+  </si>
+  <si>
+    <t>Tetra Tech Inc</t>
+  </si>
+  <si>
+    <t>TTEK</t>
+  </si>
+  <si>
+    <t>88162G103</t>
+  </si>
+  <si>
+    <t>SolarEdge Technologies Inc</t>
+  </si>
+  <si>
+    <t>SEDG</t>
+  </si>
+  <si>
+    <t>83417M104</t>
+  </si>
+  <si>
+    <t>FUJI OIL CO LTD /Osaka</t>
+  </si>
+  <si>
+    <t>2607 JP</t>
+  </si>
+  <si>
+    <t>Alamo Group Inc</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>011311107</t>
+  </si>
+  <si>
+    <t>China Youran Dairy Group Ltd</t>
+  </si>
+  <si>
+    <t>9858 HK</t>
+  </si>
+  <si>
+    <t>BM91MJ0</t>
+  </si>
+  <si>
+    <t>Austevoll Seafood ASA</t>
+  </si>
+  <si>
+    <t>AUSS NO</t>
+  </si>
+  <si>
+    <t>B16MKT5</t>
+  </si>
+  <si>
+    <t>China XLX Fertiliser Ltd</t>
+  </si>
+  <si>
+    <t>1866 HK</t>
+  </si>
+  <si>
+    <t>B4WMJZ9</t>
+  </si>
+  <si>
+    <t>0.01%</t>
+  </si>
+  <si>
+    <t>First Tractor Co Ltd</t>
+  </si>
+  <si>
+    <t>38 HK</t>
+  </si>
+  <si>
+    <t>PowerX Inc</t>
+  </si>
+  <si>
+    <t>485A JP</t>
+  </si>
+  <si>
+    <t>BR1WW85</t>
+  </si>
+  <si>
     <t>0.00%</t>
   </si>
   <si>
+    <t>NORWEGIAN KRONE</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>CASHNOK</t>
+  </si>
+  <si>
+    <t>LUKOIL PJSC</t>
+  </si>
+  <si>
+    <t>LKOD LI</t>
+  </si>
+  <si>
+    <t>BYZDW27</t>
+  </si>
+  <si>
+    <t>GMK Norilskiy Nickel PAO</t>
+  </si>
+  <si>
+    <t>MNOD LI</t>
+  </si>
+  <si>
+    <t>BYSW6D0</t>
+  </si>
+  <si>
+    <t>Novatek PJSC</t>
+  </si>
+  <si>
+    <t>NVTK LI</t>
+  </si>
+  <si>
+    <t>B0DK750</t>
+  </si>
+  <si>
+    <t>Gazprom PJSC</t>
+  </si>
+  <si>
+    <t>OGZD LI</t>
+  </si>
+  <si>
+    <t>PHOSAGRO OJSC GDR EACH REPR 1/3 ORD REG</t>
+  </si>
+  <si>
+    <t>PHOR LI</t>
+  </si>
+  <si>
+    <t>B62QPJ1</t>
+  </si>
+  <si>
     <t>Rosneft Oil Co PJSC</t>
   </si>
   <si>
     <t>ROSN LI</t>
   </si>
   <si>
     <t>B17FSC2</t>
   </si>
   <si>
-    <t>PHOSAGRO OJSC GDR EACH REPR 1/3 ORD REG</t>
-[...38 lines deleted...]
-    <t>BYZDW27</t>
+    <t>DANISH KRONE</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>CASHDKK</t>
+  </si>
+  <si>
+    <t>AUSTRALIAN DOLLAR</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>CASHAUD</t>
+  </si>
+  <si>
+    <t>-0.02%</t>
+  </si>
+  <si>
+    <t>SINGAPORE DOLLAR</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>CASHSGD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1266,63 +1680,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W93"/>
+  <dimension ref="A1:W143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
@@ -1343,1834 +1757,2834 @@
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>138.0</v>
+        <v>156.0</v>
       </c>
       <c r="F4">
-        <v>15481875.0</v>
+        <v>17106375.0</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>129.0</v>
+        <v>146.0</v>
       </c>
       <c r="F5">
-        <v>15209906.25</v>
+        <v>16780875.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6">
-        <v>108652.0</v>
+        <v>280.0</v>
       </c>
       <c r="F6">
-        <v>10928218.16</v>
+        <v>10585750.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
-        <v>261.0</v>
+        <v>99384.0</v>
       </c>
       <c r="F7">
-        <v>9113141.25</v>
+        <v>8498325.84</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
-        <v>51.0</v>
+        <v>50.0</v>
       </c>
       <c r="F8">
-        <v>3966015.0</v>
+        <v>4466250.0</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9">
         <v>922042858</v>
       </c>
       <c r="E9">
-        <v>59114.0</v>
+        <v>53061.0</v>
       </c>
       <c r="F9">
-        <v>3413833.5</v>
+        <v>3228231.24</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10">
         <v>20.0</v>
       </c>
       <c r="F10">
-        <v>3134100.0</v>
+        <v>3135700.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
-      <c r="D11">
-        <v>922908652</v>
+      <c r="D11" t="s">
+        <v>36</v>
       </c>
       <c r="E11">
-        <v>9873.0</v>
+        <v>2920518.44</v>
       </c>
       <c r="F11">
-        <v>2167814.61</v>
+        <v>2920518.44</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12">
-        <v>921943858</v>
+        <v>922908652</v>
       </c>
       <c r="E12">
-        <v>26099.0</v>
+        <v>9425.0</v>
       </c>
       <c r="F12">
-        <v>1784388.63</v>
+        <v>2274346.75</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
-      <c r="D13" t="s">
-        <v>42</v>
+      <c r="D13">
+        <v>921943858</v>
       </c>
       <c r="E13">
-        <v>1612891.1</v>
+        <v>22181.0</v>
       </c>
       <c r="F13">
-        <v>1612891.1</v>
+        <v>1605682.59</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14">
-        <v>9906.0</v>
+        <v>7227.0</v>
       </c>
       <c r="F14">
-        <v>1497886.26</v>
+        <v>1018428.84</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15">
         <v>244199105</v>
       </c>
       <c r="E15">
-        <v>2510.0</v>
+        <v>1731.0</v>
       </c>
       <c r="F15">
-        <v>1470031.7</v>
+        <v>996138.57</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
-        <v>12672.0</v>
+        <v>8566.0</v>
       </c>
       <c r="F16">
-        <v>908202.24</v>
+        <v>789185.58</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17">
         <v>767204100</v>
       </c>
       <c r="E17">
-        <v>9109.0</v>
+        <v>5885.0</v>
       </c>
       <c r="F17">
-        <v>882206.65</v>
+        <v>623162.65</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18">
         <v>166764100</v>
       </c>
       <c r="E18">
-        <v>4663.0</v>
+        <v>3444.0</v>
       </c>
       <c r="F18">
-        <v>851463.8</v>
+        <v>621297.6</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19">
-        <v>3738.0</v>
+        <v>2701.44</v>
       </c>
       <c r="F19">
-        <v>768282.24</v>
+        <v>521972.24</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20">
         <v>780259305</v>
       </c>
       <c r="E20">
-        <v>6616.0</v>
+        <v>4837.0</v>
       </c>
       <c r="F20">
-        <v>514724.8</v>
+        <v>399584.57</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21">
-        <v>7533.0</v>
+        <v>4024.0</v>
       </c>
       <c r="F21">
-        <v>479174.13</v>
+        <v>338297.68</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" t="s">
         <v>71</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>72</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>73</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
-        <v>6043.0</v>
+        <v>4770.0</v>
       </c>
       <c r="F22">
-        <v>444885.66</v>
+        <v>334520.1</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" t="s">
         <v>76</v>
       </c>
       <c r="D23" t="s">
         <v>77</v>
       </c>
       <c r="E23">
-        <v>64708.0</v>
+        <v>4220.0</v>
       </c>
       <c r="F23">
-        <v>443560.76</v>
+        <v>319496.2</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24" t="s">
         <v>81</v>
       </c>
       <c r="E24">
-        <v>24130.0</v>
+        <v>40697.0</v>
       </c>
       <c r="F24">
-        <v>405142.7</v>
+        <v>318881.14</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>82</v>
       </c>
       <c r="B25" t="s">
         <v>83</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>85</v>
       </c>
       <c r="E25">
-        <v>4942.0</v>
+        <v>2123.0</v>
       </c>
       <c r="F25">
-        <v>369216.82</v>
+        <v>238327.98</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>87</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>88</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
-        <v>125538.0</v>
+        <v>14829.0</v>
       </c>
       <c r="F26">
-        <v>353431.32</v>
+        <v>237264.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
         <v>90</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>91</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>92</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
-        <v>2859.0</v>
+        <v>3890.0</v>
       </c>
       <c r="F27">
-        <v>310773.3</v>
+        <v>213726.5</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" t="s">
         <v>94</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>95</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>96</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
-        <v>4263.0</v>
+        <v>81766.0</v>
       </c>
       <c r="F28">
-        <v>298512.08</v>
+        <v>208513.79</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
         <v>98</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>99</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>100</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>5270.0</v>
+        <v>3017.0</v>
       </c>
       <c r="F29">
-        <v>275243.63</v>
+        <v>200089.85</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" t="s">
         <v>102</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>103</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>104</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>2251.0</v>
+        <v>4701.0</v>
       </c>
       <c r="F30">
-        <v>271314.12</v>
+        <v>195514.59</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>105</v>
       </c>
       <c r="B31" t="s">
         <v>106</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
-      <c r="D31">
-        <v>6086253</v>
+      <c r="D31" t="s">
+        <v>108</v>
       </c>
       <c r="E31">
-        <v>16766.0</v>
+        <v>3196.0</v>
       </c>
       <c r="F31">
-        <v>258882.05</v>
+        <v>184273.1</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C32" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>111</v>
       </c>
+      <c r="D32">
+        <v>833635105</v>
+      </c>
       <c r="E32">
-        <v>5978.0</v>
+        <v>1999.0</v>
       </c>
       <c r="F32">
-        <v>234457.16</v>
+        <v>166456.73</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" t="s">
         <v>112</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>113</v>
       </c>
-      <c r="C33" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="D33">
+        <v>2171573</v>
       </c>
       <c r="E33">
-        <v>8791.0</v>
+        <v>3672.0</v>
       </c>
       <c r="F33">
-        <v>230729.76</v>
+        <v>162099.31</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
+        <v>114</v>
+      </c>
+      <c r="B34" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" t="s">
         <v>116</v>
       </c>
-      <c r="B34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34">
-        <v>278865100</v>
+        <v>6086253</v>
       </c>
       <c r="E34">
-        <v>692.0</v>
+        <v>10852.0</v>
       </c>
       <c r="F34">
-        <v>199406.72</v>
+        <v>160111.85</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D35">
-        <v>2171573</v>
+        <v>2166160</v>
       </c>
       <c r="E35">
-        <v>4914.0</v>
+        <v>1451.0</v>
       </c>
       <c r="F35">
-        <v>192323.95</v>
+        <v>155519.54</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="D36">
-        <v>336433107</v>
+        <v>278865100</v>
       </c>
       <c r="E36">
-        <v>797.0</v>
+        <v>578.0</v>
       </c>
       <c r="F36">
-        <v>177037.61</v>
+        <v>154817.3</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C37" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>6497509</v>
+        <v>123</v>
+      </c>
+      <c r="D37" t="s">
+        <v>124</v>
       </c>
       <c r="E37">
-        <v>10017.0</v>
+        <v>4504.0</v>
       </c>
       <c r="F37">
-        <v>173398.34</v>
+        <v>154307.04</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" t="s">
         <v>128</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38">
-        <v>6019.0</v>
+        <v>2654.0</v>
       </c>
       <c r="F38">
-        <v>166485.54</v>
+        <v>136070.58</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B39" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C39" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D39">
-        <v>833635105</v>
+        <v>6497509</v>
       </c>
       <c r="E39">
-        <v>2273.0</v>
+        <v>7290.0</v>
       </c>
       <c r="F39">
-        <v>161723.95</v>
+        <v>129420.94</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="B40" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E40">
-        <v>3647.0</v>
+        <v>2103.0</v>
       </c>
       <c r="F40">
-        <v>155544.55</v>
+        <v>125492.27</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>135</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C41" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D41" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E41">
-        <v>2791.0</v>
+        <v>4640.0</v>
       </c>
       <c r="F41">
-        <v>152417.7</v>
+        <v>122206.71</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C42" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E42">
-        <v>1248.0</v>
+        <v>923.0</v>
       </c>
       <c r="F42">
-        <v>142109.76</v>
+        <v>121817.54</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
+        <v>135</v>
+      </c>
+      <c r="B43" t="s">
         <v>142</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D43">
-        <v>2879327</v>
+        <v>971433107</v>
       </c>
       <c r="E43">
-        <v>2452.0</v>
+        <v>4259.0</v>
       </c>
       <c r="F43">
-        <v>141853.78</v>
+        <v>118102.07</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C44" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>146</v>
+      </c>
+      <c r="D44">
+        <v>2879327</v>
       </c>
       <c r="E44">
-        <v>11414.0</v>
+        <v>1757.0</v>
       </c>
       <c r="F44">
-        <v>141191.18</v>
+        <v>116299.33</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B45" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C45" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D45">
-        <v>125269100</v>
+        <v>2454241</v>
       </c>
       <c r="E45">
-        <v>1418.0</v>
+        <v>879.0</v>
       </c>
       <c r="F45">
-        <v>134624.92</v>
+        <v>105892.63</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B46" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C46" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D46">
-        <v>2454241</v>
+        <v>125269100</v>
       </c>
       <c r="E46">
-        <v>1141.0</v>
+        <v>990.0</v>
       </c>
       <c r="F46">
-        <v>130085.35</v>
+        <v>105831.0</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C47" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D47">
-        <v>6000305</v>
+        <v>336433107</v>
       </c>
       <c r="E47">
-        <v>23303.0</v>
+        <v>365.0</v>
       </c>
       <c r="F47">
-        <v>129422.18</v>
+        <v>99831.15</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C48" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D48">
-        <v>2347608</v>
+        <v>674599105</v>
       </c>
       <c r="E48">
-        <v>4331.0</v>
+        <v>1690.0</v>
       </c>
       <c r="F48">
-        <v>123587.87</v>
+        <v>92037.4</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
+        <v>158</v>
+      </c>
+      <c r="B49" t="s">
         <v>159</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D49" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E49">
-        <v>1004.0</v>
+        <v>482.0</v>
       </c>
       <c r="F49">
-        <v>122357.48</v>
+        <v>91560.72</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B50" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C50" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D50" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E50">
-        <v>1419.0</v>
+        <v>3370.0</v>
       </c>
       <c r="F50">
-        <v>119337.9</v>
+        <v>91541.88</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
+        <v>158</v>
+      </c>
+      <c r="B51" t="s">
         <v>165</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>2866857</v>
+        <v>166</v>
+      </c>
+      <c r="D51" t="s">
+        <v>167</v>
       </c>
       <c r="E51">
-        <v>4523.0</v>
+        <v>8404.0</v>
       </c>
       <c r="F51">
-        <v>115370.24</v>
+        <v>89670.68</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="B52" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C52" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>7751259</v>
+        <v>169</v>
+      </c>
+      <c r="D52" t="s">
+        <v>170</v>
       </c>
       <c r="E52">
-        <v>2312.0</v>
+        <v>2048.0</v>
       </c>
       <c r="F52">
-        <v>111421.4</v>
+        <v>89149.44</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53" t="s">
         <v>171</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>172</v>
+      </c>
+      <c r="D53">
+        <v>2866857</v>
       </c>
       <c r="E53">
-        <v>1488.0</v>
+        <v>3034.0</v>
       </c>
       <c r="F53">
-        <v>107929.44</v>
+        <v>86518.23</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B54" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C54" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>175</v>
+      </c>
+      <c r="D54">
+        <v>2347608</v>
       </c>
       <c r="E54">
-        <v>646.0</v>
+        <v>2552.0</v>
       </c>
       <c r="F54">
-        <v>107210.16</v>
+        <v>83420.06</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
+        <v>176</v>
+      </c>
+      <c r="B55" t="s">
         <v>177</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D55">
-        <v>674599105</v>
+        <v>7751259</v>
       </c>
       <c r="E55">
-        <v>2258.0</v>
+        <v>1611.0</v>
       </c>
       <c r="F55">
-        <v>105358.28</v>
+        <v>78901.15</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B56" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C56" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D56">
-        <v>6858849</v>
+        <v>6000305</v>
       </c>
       <c r="E56">
-        <v>1681.0</v>
+        <v>15862.0</v>
       </c>
       <c r="F56">
-        <v>102007.56</v>
+        <v>75312.56</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B57" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="C57" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D57" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="E57">
-        <v>691.0</v>
+        <v>561.0</v>
       </c>
       <c r="F57">
-        <v>96871.29</v>
+        <v>70590.63</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
+        <v>181</v>
+      </c>
+      <c r="B58" t="s">
         <v>185</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D58" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="E58">
-        <v>4507.0</v>
+        <v>3285.0</v>
       </c>
       <c r="F58">
-        <v>94639.53</v>
+        <v>68580.57</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B59" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C59" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D59" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E59">
-        <v>6785.0</v>
+        <v>844.0</v>
       </c>
       <c r="F59">
-        <v>90083.4</v>
+        <v>62034.0</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="B60" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C60" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D60">
-        <v>6728793</v>
+        <v>4031879</v>
       </c>
       <c r="E60">
-        <v>66698.0</v>
+        <v>1471.0</v>
       </c>
       <c r="F60">
-        <v>86036.05</v>
+        <v>60785.83</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
+        <v>194</v>
+      </c>
+      <c r="B61" t="s">
+        <v>195</v>
+      </c>
+      <c r="C61" t="s">
         <v>196</v>
       </c>
-      <c r="B61" t="s">
-[...6 lines deleted...]
-        <v>201</v>
+      <c r="D61">
+        <v>891092108</v>
       </c>
       <c r="E61">
-        <v>2869.0</v>
+        <v>641.0</v>
       </c>
       <c r="F61">
-        <v>84807.64</v>
+        <v>56696.45</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B62" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C62" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>198</v>
+      </c>
+      <c r="D62">
+        <v>6858849</v>
       </c>
       <c r="E62">
-        <v>4479.0</v>
+        <v>967.0</v>
       </c>
       <c r="F62">
-        <v>82051.81</v>
+        <v>55553.89</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B63" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="C63" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>4031879</v>
+        <v>200</v>
+      </c>
+      <c r="D63" t="s">
+        <v>201</v>
       </c>
       <c r="E63">
-        <v>2136.0</v>
+        <v>1089.0</v>
       </c>
       <c r="F63">
-        <v>81526.52</v>
+        <v>55266.75</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B64" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C64" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>891092108</v>
+        <v>203</v>
+      </c>
+      <c r="D64" t="s">
+        <v>204</v>
       </c>
       <c r="E64">
-        <v>820.0</v>
+        <v>906.0</v>
       </c>
       <c r="F64">
-        <v>80606.0</v>
+        <v>55235.41</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B65" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C65" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>206</v>
+      </c>
+      <c r="D65">
+        <v>6597346</v>
       </c>
       <c r="E65">
-        <v>24890.0</v>
+        <v>193.0</v>
       </c>
       <c r="F65">
-        <v>80288.05</v>
+        <v>53860.18</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B66" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="C66" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D66" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="E66">
-        <v>1975.0</v>
+        <v>472.0</v>
       </c>
       <c r="F66">
-        <v>79381.14</v>
+        <v>53118.88</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
+        <v>207</v>
+      </c>
+      <c r="B67" t="s">
+        <v>211</v>
+      </c>
+      <c r="C67" t="s">
         <v>212</v>
       </c>
-      <c r="B67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="E67">
-        <v>96.0</v>
+        <v>476.0</v>
       </c>
       <c r="F67">
-        <v>78203.2</v>
+        <v>52821.72</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B68" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="C68" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="D68" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="E68">
-        <v>43014.0</v>
+        <v>36590.0</v>
       </c>
       <c r="F68">
-        <v>77283.02</v>
+        <v>52398.86</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B69" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="C69" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>218</v>
+      </c>
+      <c r="D69">
+        <v>6728793</v>
       </c>
       <c r="E69">
-        <v>1374.0</v>
+        <v>41517.0</v>
       </c>
       <c r="F69">
-        <v>77122.62</v>
+        <v>51612.09</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B70" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="C70" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D70" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E70">
-        <v>573.0</v>
+        <v>886.0</v>
       </c>
       <c r="F70">
-        <v>76529.88</v>
+        <v>51053.54</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="B71" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C71" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D71" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="E71">
-        <v>1150.0</v>
+        <v>15923.0</v>
       </c>
       <c r="F71">
-        <v>71151.71</v>
+        <v>50438.88</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="B72" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="C72" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="D72" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="E72">
-        <v>572.0</v>
+        <v>1061.0</v>
       </c>
       <c r="F72">
-        <v>69854.07</v>
+        <v>50349.05</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
+        <v>207</v>
+      </c>
+      <c r="B73" t="s">
         <v>228</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>165167735</v>
+        <v>229</v>
+      </c>
+      <c r="D73" t="s">
+        <v>230</v>
       </c>
       <c r="E73">
-        <v>656.0</v>
+        <v>396.0</v>
       </c>
       <c r="F73">
-        <v>67725.44</v>
+        <v>50240.52</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="C74" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>232</v>
+      </c>
+      <c r="D74">
+        <v>279158109</v>
       </c>
       <c r="E74">
-        <v>2746.0</v>
+        <v>3166.0</v>
       </c>
       <c r="F74">
-        <v>65646.07</v>
+        <v>49674.54</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
       <c r="B75" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="C75" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D75" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="E75">
-        <v>1395.0</v>
+        <v>75.0</v>
       </c>
       <c r="F75">
-        <v>60654.6</v>
+        <v>49044.47</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
+        <v>207</v>
+      </c>
+      <c r="B76" t="s">
+        <v>236</v>
+      </c>
+      <c r="C76" t="s">
         <v>237</v>
       </c>
-      <c r="B76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D76">
-        <v>279158109</v>
+        <v>5669354</v>
       </c>
       <c r="E76">
-        <v>4860.0</v>
+        <v>1936.0</v>
       </c>
       <c r="F76">
-        <v>59778.0</v>
+        <v>48674.72</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>246</v>
+        <v>207</v>
       </c>
       <c r="B77" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="C77" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>553368101</v>
+        <v>239</v>
+      </c>
+      <c r="D77" t="s">
+        <v>240</v>
       </c>
       <c r="E77">
-        <v>932.0</v>
+        <v>2214.0</v>
       </c>
       <c r="F77">
-        <v>58529.6</v>
+        <v>48319.78</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>246</v>
+        <v>207</v>
       </c>
       <c r="B78" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="C78" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>551073307</v>
+        <v>242</v>
+      </c>
+      <c r="D78" t="s">
+        <v>243</v>
       </c>
       <c r="E78">
-        <v>5367.0</v>
+        <v>2123.0</v>
       </c>
       <c r="F78">
-        <v>58124.61</v>
+        <v>47809.96</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
+        <v>207</v>
+      </c>
+      <c r="B79" t="s">
+        <v>244</v>
+      </c>
+      <c r="C79" t="s">
+        <v>245</v>
+      </c>
+      <c r="D79" t="s">
         <v>246</v>
       </c>
-      <c r="B79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79">
-        <v>18432.0</v>
+        <v>1012.0</v>
       </c>
       <c r="F79">
-        <v>54490.79</v>
+        <v>47809.54</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B80" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="C80" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>5669354</v>
+        <v>249</v>
+      </c>
+      <c r="D80" t="s">
+        <v>250</v>
       </c>
       <c r="E80">
-        <v>2692.0</v>
+        <v>5116.0</v>
       </c>
       <c r="F80">
-        <v>54115.79</v>
+        <v>45432.44</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B81" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C81" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>252</v>
+      </c>
+      <c r="D81">
+        <v>551073307</v>
       </c>
       <c r="E81">
-        <v>1846.157071</v>
+        <v>3453.0</v>
       </c>
       <c r="F81">
-        <v>52800.09</v>
+        <v>43335.15</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="B82" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="C82" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>127097103</v>
+        <v>255</v>
+      </c>
+      <c r="D82" t="s">
+        <v>256</v>
       </c>
       <c r="E82">
-        <v>1687.0</v>
+        <v>751.0</v>
       </c>
       <c r="F82">
-        <v>51470.37</v>
+        <v>40555.31</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
+        <v>253</v>
+      </c>
+      <c r="B83" t="s">
+        <v>257</v>
+      </c>
+      <c r="C83" t="s">
+        <v>258</v>
+      </c>
+      <c r="D83" t="s">
         <v>259</v>
       </c>
-      <c r="B83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E83">
-        <v>760.0</v>
+        <v>8822.0</v>
       </c>
       <c r="F83">
-        <v>47757.46</v>
+        <v>40511.19</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="B84" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="C84" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="D84" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E84">
-        <v>22376.0</v>
+        <v>6909.0</v>
       </c>
       <c r="F84">
-        <v>43438.54</v>
+        <v>38483.13</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
+        <v>253</v>
+      </c>
+      <c r="B85" t="s">
+        <v>263</v>
+      </c>
+      <c r="C85" t="s">
         <v>264</v>
       </c>
-      <c r="B85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="E85">
-        <v>838.0</v>
+        <v>1125.0</v>
       </c>
       <c r="F85">
-        <v>41360.07</v>
+        <v>37973.34</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="B86" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C86" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>267</v>
+      </c>
+      <c r="D86">
+        <v>165167735</v>
       </c>
       <c r="E86">
-        <v>876.0</v>
+        <v>422.0</v>
       </c>
       <c r="F86">
-        <v>39893.58</v>
+        <v>37093.8</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
       <c r="B87" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C87" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>269</v>
+      </c>
+      <c r="D87">
+        <v>4651459</v>
       </c>
       <c r="E87">
-        <v>409.0</v>
+        <v>566.0</v>
       </c>
       <c r="F87">
-        <v>39885.68</v>
+        <v>36594.12</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="B88" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="C88" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="D88" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="E88">
-        <v>10479.0</v>
+        <v>1230.0</v>
       </c>
       <c r="F88">
-        <v>0.0</v>
+        <v>35435.83</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="B89" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="C89" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>274</v>
+      </c>
+      <c r="D89">
+        <v>5485527</v>
       </c>
       <c r="E89">
-        <v>1126.0</v>
+        <v>151.0</v>
       </c>
       <c r="F89">
-        <v>0.0</v>
+        <v>35054.73</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
+        <v>275</v>
+      </c>
+      <c r="B90" t="s">
+        <v>276</v>
+      </c>
+      <c r="C90" t="s">
         <v>277</v>
       </c>
-      <c r="B90" t="s">
-[...6 lines deleted...]
-        <v>5140989</v>
+      <c r="D90" t="s">
+        <v>278</v>
       </c>
       <c r="E90">
-        <v>11925.0</v>
+        <v>154.0</v>
       </c>
       <c r="F90">
-        <v>0.0</v>
+        <v>34194.16</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B91" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="C91" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>280</v>
+      </c>
+      <c r="D91">
+        <v>553368101</v>
       </c>
       <c r="E91">
-        <v>329.0</v>
+        <v>585.0</v>
       </c>
       <c r="F91">
-        <v>0.0</v>
+        <v>34082.1</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B92" t="s">
-        <v>289</v>
+        <v>281</v>
       </c>
       <c r="C92" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="D92" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="E92">
-        <v>3990.0</v>
+        <v>651.0</v>
       </c>
       <c r="F92">
-        <v>0.0</v>
+        <v>32952.97</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B93" t="s">
+        <v>284</v>
+      </c>
+      <c r="C93" t="s">
+        <v>285</v>
+      </c>
+      <c r="D93">
+        <v>984245100</v>
+      </c>
+      <c r="E93">
+        <v>600.0</v>
+      </c>
+      <c r="F93">
+        <v>31554.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" t="s">
+        <v>275</v>
+      </c>
+      <c r="B94" t="s">
+        <v>286</v>
+      </c>
+      <c r="C94" t="s">
+        <v>287</v>
+      </c>
+      <c r="D94" t="s">
+        <v>288</v>
+      </c>
+      <c r="E94">
+        <v>678.0</v>
+      </c>
+      <c r="F94">
+        <v>29721.48</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23">
+      <c r="A95" t="s">
+        <v>275</v>
+      </c>
+      <c r="B95" t="s">
+        <v>289</v>
+      </c>
+      <c r="C95" t="s">
+        <v>290</v>
+      </c>
+      <c r="D95">
+        <v>803021807</v>
+      </c>
+      <c r="E95">
+        <v>5606.0</v>
+      </c>
+      <c r="F95">
+        <v>29543.62</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23">
+      <c r="A96" t="s">
+        <v>291</v>
+      </c>
+      <c r="B96" t="s">
         <v>292</v>
       </c>
-      <c r="C93" t="s">
+      <c r="C96" t="s">
         <v>293</v>
       </c>
-      <c r="D93" t="s">
+      <c r="D96" t="s">
         <v>294</v>
       </c>
-      <c r="E93">
+      <c r="E96">
+        <v>1305.0</v>
+      </c>
+      <c r="F96">
+        <v>27925.01</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23">
+      <c r="A97" t="s">
+        <v>291</v>
+      </c>
+      <c r="B97" t="s">
+        <v>295</v>
+      </c>
+      <c r="C97" t="s">
+        <v>296</v>
+      </c>
+      <c r="D97" t="s">
+        <v>297</v>
+      </c>
+      <c r="E97">
+        <v>1475.0</v>
+      </c>
+      <c r="F97">
+        <v>27641.5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23">
+      <c r="A98" t="s">
+        <v>291</v>
+      </c>
+      <c r="B98" t="s">
+        <v>298</v>
+      </c>
+      <c r="C98" t="s">
+        <v>299</v>
+      </c>
+      <c r="D98" t="s">
+        <v>300</v>
+      </c>
+      <c r="E98">
+        <v>492.0</v>
+      </c>
+      <c r="F98">
+        <v>26720.52</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23">
+      <c r="A99" t="s">
+        <v>291</v>
+      </c>
+      <c r="B99" t="s">
+        <v>301</v>
+      </c>
+      <c r="C99" t="s">
+        <v>302</v>
+      </c>
+      <c r="D99" t="s">
+        <v>303</v>
+      </c>
+      <c r="E99">
+        <v>2362.0</v>
+      </c>
+      <c r="F99">
+        <v>25911.1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23">
+      <c r="A100" t="s">
+        <v>291</v>
+      </c>
+      <c r="B100" t="s">
+        <v>304</v>
+      </c>
+      <c r="C100" t="s">
+        <v>305</v>
+      </c>
+      <c r="D100" t="s">
+        <v>306</v>
+      </c>
+      <c r="E100">
+        <v>485.0</v>
+      </c>
+      <c r="F100">
+        <v>25411.58</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" t="s">
+        <v>291</v>
+      </c>
+      <c r="B101" t="s">
+        <v>307</v>
+      </c>
+      <c r="C101" t="s">
+        <v>308</v>
+      </c>
+      <c r="D101" t="s">
+        <v>309</v>
+      </c>
+      <c r="E101">
+        <v>338.0</v>
+      </c>
+      <c r="F101">
+        <v>25082.98</v>
+      </c>
+    </row>
+    <row r="102" spans="1:23">
+      <c r="A102" t="s">
+        <v>291</v>
+      </c>
+      <c r="B102" t="s">
+        <v>310</v>
+      </c>
+      <c r="C102" t="s">
+        <v>311</v>
+      </c>
+      <c r="D102">
+        <v>810186106</v>
+      </c>
+      <c r="E102">
+        <v>373.0</v>
+      </c>
+      <c r="F102">
+        <v>23562.41</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23">
+      <c r="A103" t="s">
+        <v>291</v>
+      </c>
+      <c r="B103" t="s">
+        <v>312</v>
+      </c>
+      <c r="C103" t="s">
+        <v>313</v>
+      </c>
+      <c r="D103" t="s">
+        <v>314</v>
+      </c>
+      <c r="E103">
+        <v>607.0</v>
+      </c>
+      <c r="F103">
+        <v>23446.25</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" t="s">
+        <v>291</v>
+      </c>
+      <c r="B104" t="s">
+        <v>315</v>
+      </c>
+      <c r="C104" t="s">
+        <v>316</v>
+      </c>
+      <c r="D104" t="s">
+        <v>317</v>
+      </c>
+      <c r="E104">
+        <v>1357.0</v>
+      </c>
+      <c r="F104">
+        <v>23326.43</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23">
+      <c r="A105" t="s">
+        <v>291</v>
+      </c>
+      <c r="B105" t="s">
+        <v>318</v>
+      </c>
+      <c r="C105" t="s">
+        <v>319</v>
+      </c>
+      <c r="D105" t="s">
+        <v>320</v>
+      </c>
+      <c r="E105">
+        <v>954.0</v>
+      </c>
+      <c r="F105">
+        <v>23067.72</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23">
+      <c r="A106" t="s">
+        <v>291</v>
+      </c>
+      <c r="B106" t="s">
+        <v>321</v>
+      </c>
+      <c r="C106" t="s">
+        <v>322</v>
+      </c>
+      <c r="D106" t="s">
+        <v>323</v>
+      </c>
+      <c r="E106">
+        <v>2175.0</v>
+      </c>
+      <c r="F106">
+        <v>22988.12</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23">
+      <c r="A107" t="s">
+        <v>291</v>
+      </c>
+      <c r="B107" t="s">
+        <v>324</v>
+      </c>
+      <c r="C107" t="s">
+        <v>325</v>
+      </c>
+      <c r="D107" t="s">
+        <v>326</v>
+      </c>
+      <c r="E107">
+        <v>3002.0</v>
+      </c>
+      <c r="F107">
+        <v>22896.78</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23">
+      <c r="A108" t="s">
+        <v>327</v>
+      </c>
+      <c r="B108" t="s">
+        <v>328</v>
+      </c>
+      <c r="C108" t="s">
+        <v>329</v>
+      </c>
+      <c r="D108" t="s">
+        <v>330</v>
+      </c>
+      <c r="E108">
+        <v>572.0</v>
+      </c>
+      <c r="F108">
+        <v>21484.32</v>
+      </c>
+    </row>
+    <row r="109" spans="1:23">
+      <c r="A109" t="s">
+        <v>327</v>
+      </c>
+      <c r="B109" t="s">
+        <v>331</v>
+      </c>
+      <c r="C109" t="s">
+        <v>332</v>
+      </c>
+      <c r="D109" t="s">
+        <v>333</v>
+      </c>
+      <c r="E109">
+        <v>154.0</v>
+      </c>
+      <c r="F109">
+        <v>21065.66</v>
+      </c>
+    </row>
+    <row r="110" spans="1:23">
+      <c r="A110" t="s">
+        <v>327</v>
+      </c>
+      <c r="B110" t="s">
+        <v>334</v>
+      </c>
+      <c r="C110" t="s">
+        <v>335</v>
+      </c>
+      <c r="D110" t="s">
+        <v>336</v>
+      </c>
+      <c r="E110">
+        <v>616.0</v>
+      </c>
+      <c r="F110">
+        <v>19822.88</v>
+      </c>
+    </row>
+    <row r="111" spans="1:23">
+      <c r="A111" t="s">
+        <v>327</v>
+      </c>
+      <c r="B111" t="s">
+        <v>337</v>
+      </c>
+      <c r="C111" t="s">
+        <v>338</v>
+      </c>
+      <c r="D111" t="s">
+        <v>339</v>
+      </c>
+      <c r="E111">
+        <v>7035.0</v>
+      </c>
+      <c r="F111">
+        <v>19698.0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" t="s">
+        <v>327</v>
+      </c>
+      <c r="B112" t="s">
+        <v>340</v>
+      </c>
+      <c r="C112" t="s">
+        <v>341</v>
+      </c>
+      <c r="D112" t="s">
+        <v>342</v>
+      </c>
+      <c r="E112">
+        <v>19858.0</v>
+      </c>
+      <c r="F112">
+        <v>18882.45</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" t="s">
+        <v>327</v>
+      </c>
+      <c r="B113" t="s">
+        <v>343</v>
+      </c>
+      <c r="C113" t="s">
+        <v>344</v>
+      </c>
+      <c r="D113" t="s">
+        <v>345</v>
+      </c>
+      <c r="E113">
+        <v>1125.0</v>
+      </c>
+      <c r="F113">
+        <v>17824.81</v>
+      </c>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" t="s">
+        <v>327</v>
+      </c>
+      <c r="B114" t="s">
+        <v>346</v>
+      </c>
+      <c r="C114" t="s">
+        <v>347</v>
+      </c>
+      <c r="D114" t="s">
+        <v>348</v>
+      </c>
+      <c r="E114">
+        <v>391.0</v>
+      </c>
+      <c r="F114">
+        <v>17794.29</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" t="s">
+        <v>327</v>
+      </c>
+      <c r="B115" t="s">
+        <v>349</v>
+      </c>
+      <c r="C115" t="s">
+        <v>350</v>
+      </c>
+      <c r="D115">
+        <v>4495044</v>
+      </c>
+      <c r="E115">
+        <v>214.0</v>
+      </c>
+      <c r="F115">
+        <v>16916.11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23">
+      <c r="A116" t="s">
+        <v>327</v>
+      </c>
+      <c r="B116" t="s">
+        <v>351</v>
+      </c>
+      <c r="C116" t="s">
+        <v>352</v>
+      </c>
+      <c r="D116">
+        <v>5784462</v>
+      </c>
+      <c r="E116">
+        <v>1275.0</v>
+      </c>
+      <c r="F116">
+        <v>16368.35</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
+      <c r="A117" t="s">
+        <v>327</v>
+      </c>
+      <c r="B117" t="s">
+        <v>353</v>
+      </c>
+      <c r="C117" t="s">
+        <v>354</v>
+      </c>
+      <c r="D117" t="s">
+        <v>355</v>
+      </c>
+      <c r="E117">
+        <v>333.0</v>
+      </c>
+      <c r="F117">
+        <v>16260.39</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" t="s">
+        <v>327</v>
+      </c>
+      <c r="B118" t="s">
+        <v>356</v>
+      </c>
+      <c r="C118" t="s">
+        <v>357</v>
+      </c>
+      <c r="D118" t="s">
+        <v>358</v>
+      </c>
+      <c r="E118">
+        <v>3655.0</v>
+      </c>
+      <c r="F118">
+        <v>16254.15</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23">
+      <c r="A119" t="s">
+        <v>327</v>
+      </c>
+      <c r="B119" t="s">
+        <v>359</v>
+      </c>
+      <c r="C119" t="s">
+        <v>360</v>
+      </c>
+      <c r="D119" t="s">
+        <v>361</v>
+      </c>
+      <c r="E119">
+        <v>12335.0</v>
+      </c>
+      <c r="F119">
+        <v>16166.32</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23">
+      <c r="A120" t="s">
+        <v>327</v>
+      </c>
+      <c r="B120" t="s">
+        <v>362</v>
+      </c>
+      <c r="C120" t="s">
+        <v>363</v>
+      </c>
+      <c r="D120">
+        <v>4691916</v>
+      </c>
+      <c r="E120">
+        <v>3658.0</v>
+      </c>
+      <c r="F120">
+        <v>16101.76</v>
+      </c>
+    </row>
+    <row r="121" spans="1:23">
+      <c r="A121" t="s">
+        <v>327</v>
+      </c>
+      <c r="B121" t="s">
+        <v>364</v>
+      </c>
+      <c r="C121" t="s">
+        <v>365</v>
+      </c>
+      <c r="D121" t="s">
+        <v>366</v>
+      </c>
+      <c r="E121">
+        <v>2566.0</v>
+      </c>
+      <c r="F121">
+        <v>15871.08</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23">
+      <c r="A122" t="s">
+        <v>367</v>
+      </c>
+      <c r="B122" t="s">
+        <v>368</v>
+      </c>
+      <c r="C122" t="s">
+        <v>369</v>
+      </c>
+      <c r="D122">
+        <v>5690859</v>
+      </c>
+      <c r="E122">
+        <v>164.0</v>
+      </c>
+      <c r="F122">
+        <v>15637.36</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23">
+      <c r="A123" t="s">
+        <v>367</v>
+      </c>
+      <c r="B123" t="s">
+        <v>370</v>
+      </c>
+      <c r="C123" t="s">
+        <v>371</v>
+      </c>
+      <c r="D123" t="s">
+        <v>372</v>
+      </c>
+      <c r="E123">
+        <v>4255.0</v>
+      </c>
+      <c r="F123">
+        <v>14902.19</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23">
+      <c r="A124" t="s">
+        <v>367</v>
+      </c>
+      <c r="B124" t="s">
+        <v>373</v>
+      </c>
+      <c r="C124" t="s">
+        <v>374</v>
+      </c>
+      <c r="D124" t="s">
+        <v>375</v>
+      </c>
+      <c r="E124">
+        <v>1189.0</v>
+      </c>
+      <c r="F124">
+        <v>14826.83</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23">
+      <c r="A125" t="s">
+        <v>367</v>
+      </c>
+      <c r="B125" t="s">
+        <v>376</v>
+      </c>
+      <c r="C125" t="s">
+        <v>377</v>
+      </c>
+      <c r="D125" t="s">
+        <v>378</v>
+      </c>
+      <c r="E125">
+        <v>502.0</v>
+      </c>
+      <c r="F125">
+        <v>14056.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
+      <c r="A126" t="s">
+        <v>367</v>
+      </c>
+      <c r="B126" t="s">
+        <v>379</v>
+      </c>
+      <c r="C126" t="s">
+        <v>380</v>
+      </c>
+      <c r="D126" t="s">
+        <v>381</v>
+      </c>
+      <c r="E126">
+        <v>221.0</v>
+      </c>
+      <c r="F126">
+        <v>13301.99</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
+      <c r="A127" t="s">
+        <v>367</v>
+      </c>
+      <c r="B127" t="s">
+        <v>382</v>
+      </c>
+      <c r="C127" t="s">
+        <v>383</v>
+      </c>
+      <c r="D127">
+        <v>6356848</v>
+      </c>
+      <c r="E127">
+        <v>569.0</v>
+      </c>
+      <c r="F127">
+        <v>12780.65</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
+      <c r="A128" t="s">
+        <v>367</v>
+      </c>
+      <c r="B128" t="s">
+        <v>384</v>
+      </c>
+      <c r="C128" t="s">
+        <v>385</v>
+      </c>
+      <c r="D128" t="s">
+        <v>386</v>
+      </c>
+      <c r="E128">
+        <v>83.0</v>
+      </c>
+      <c r="F128">
+        <v>12620.98</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23">
+      <c r="A129" t="s">
+        <v>367</v>
+      </c>
+      <c r="B129" t="s">
+        <v>387</v>
+      </c>
+      <c r="C129" t="s">
+        <v>388</v>
+      </c>
+      <c r="D129" t="s">
+        <v>389</v>
+      </c>
+      <c r="E129">
+        <v>27713.0</v>
+      </c>
+      <c r="F129">
+        <v>12415.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23">
+      <c r="A130" t="s">
+        <v>367</v>
+      </c>
+      <c r="B130" t="s">
+        <v>390</v>
+      </c>
+      <c r="C130" t="s">
+        <v>391</v>
+      </c>
+      <c r="D130" t="s">
+        <v>392</v>
+      </c>
+      <c r="E130">
+        <v>1240.0</v>
+      </c>
+      <c r="F130">
+        <v>11046.71</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23">
+      <c r="A131" t="s">
+        <v>367</v>
+      </c>
+      <c r="B131" t="s">
+        <v>393</v>
+      </c>
+      <c r="C131" t="s">
+        <v>394</v>
+      </c>
+      <c r="D131" t="s">
+        <v>395</v>
+      </c>
+      <c r="E131">
+        <v>8113.0</v>
+      </c>
+      <c r="F131">
+        <v>11007.31</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23">
+      <c r="A132" t="s">
+        <v>396</v>
+      </c>
+      <c r="B132" t="s">
+        <v>397</v>
+      </c>
+      <c r="C132" t="s">
+        <v>398</v>
+      </c>
+      <c r="D132">
+        <v>6002895</v>
+      </c>
+      <c r="E132">
+        <v>9669.0</v>
+      </c>
+      <c r="F132">
+        <v>9329.75</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23">
+      <c r="A133" t="s">
+        <v>396</v>
+      </c>
+      <c r="B133" t="s">
+        <v>399</v>
+      </c>
+      <c r="C133" t="s">
+        <v>400</v>
+      </c>
+      <c r="D133" t="s">
+        <v>401</v>
+      </c>
+      <c r="E133">
+        <v>487.0</v>
+      </c>
+      <c r="F133">
+        <v>7253.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23">
+      <c r="A134" t="s">
+        <v>402</v>
+      </c>
+      <c r="B134" t="s">
+        <v>403</v>
+      </c>
+      <c r="C134" t="s">
+        <v>404</v>
+      </c>
+      <c r="D134" t="s">
+        <v>405</v>
+      </c>
+      <c r="E134">
+        <v>6145.37</v>
+      </c>
+      <c r="F134">
+        <v>645.6</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23">
+      <c r="A135" t="s">
+        <v>402</v>
+      </c>
+      <c r="B135" t="s">
+        <v>406</v>
+      </c>
+      <c r="C135" t="s">
+        <v>407</v>
+      </c>
+      <c r="D135" t="s">
+        <v>408</v>
+      </c>
+      <c r="E135">
         <v>818.0</v>
       </c>
-      <c r="F93">
+      <c r="F135">
         <v>0.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23">
+      <c r="A136" t="s">
+        <v>402</v>
+      </c>
+      <c r="B136" t="s">
+        <v>409</v>
+      </c>
+      <c r="C136" t="s">
+        <v>410</v>
+      </c>
+      <c r="D136" t="s">
+        <v>411</v>
+      </c>
+      <c r="E136">
+        <v>3990.0</v>
+      </c>
+      <c r="F136">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23">
+      <c r="A137" t="s">
+        <v>402</v>
+      </c>
+      <c r="B137" t="s">
+        <v>412</v>
+      </c>
+      <c r="C137" t="s">
+        <v>413</v>
+      </c>
+      <c r="D137" t="s">
+        <v>414</v>
+      </c>
+      <c r="E137">
+        <v>329.0</v>
+      </c>
+      <c r="F137">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23">
+      <c r="A138" t="s">
+        <v>402</v>
+      </c>
+      <c r="B138" t="s">
+        <v>415</v>
+      </c>
+      <c r="C138" t="s">
+        <v>416</v>
+      </c>
+      <c r="D138">
+        <v>5140989</v>
+      </c>
+      <c r="E138">
+        <v>11925.0</v>
+      </c>
+      <c r="F138">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23">
+      <c r="A139" t="s">
+        <v>402</v>
+      </c>
+      <c r="B139" t="s">
+        <v>417</v>
+      </c>
+      <c r="C139" t="s">
+        <v>418</v>
+      </c>
+      <c r="D139" t="s">
+        <v>419</v>
+      </c>
+      <c r="E139">
+        <v>1126.0</v>
+      </c>
+      <c r="F139">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23">
+      <c r="A140" t="s">
+        <v>402</v>
+      </c>
+      <c r="B140" t="s">
+        <v>420</v>
+      </c>
+      <c r="C140" t="s">
+        <v>421</v>
+      </c>
+      <c r="D140" t="s">
+        <v>422</v>
+      </c>
+      <c r="E140">
+        <v>10479.0</v>
+      </c>
+      <c r="F140">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23">
+      <c r="A141" t="s">
+        <v>402</v>
+      </c>
+      <c r="B141" t="s">
+        <v>423</v>
+      </c>
+      <c r="C141" t="s">
+        <v>424</v>
+      </c>
+      <c r="D141" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141">
+        <v>-1154.25</v>
+      </c>
+      <c r="F141">
+        <v>-179.25</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23">
+      <c r="A142" t="s">
+        <v>402</v>
+      </c>
+      <c r="B142" t="s">
+        <v>426</v>
+      </c>
+      <c r="C142" t="s">
+        <v>427</v>
+      </c>
+      <c r="D142" t="s">
+        <v>428</v>
+      </c>
+      <c r="E142">
+        <v>-3041.72</v>
+      </c>
+      <c r="F142">
+        <v>-2155.52</v>
+      </c>
+    </row>
+    <row r="143" spans="1:23">
+      <c r="A143" t="s">
+        <v>429</v>
+      </c>
+      <c r="B143" t="s">
+        <v>430</v>
+      </c>
+      <c r="C143" t="s">
+        <v>431</v>
+      </c>
+      <c r="D143" t="s">
+        <v>432</v>
+      </c>
+      <c r="E143">
+        <v>-17821.68</v>
+      </c>
+      <c r="F143">
+        <v>-13903.09</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>