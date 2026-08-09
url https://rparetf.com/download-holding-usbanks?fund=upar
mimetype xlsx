--- v1 (2026-06-16)
+++ v2 (2026-08-09)
@@ -12,1268 +12,1271 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
   <si>
     <t>ARIS ETF</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>27.05%</t>
+    <t>26.44%</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)Sep26</t>
   </si>
   <si>
     <t>TYU6 Comdty</t>
   </si>
   <si>
     <t>TYU6 COMDTY</t>
   </si>
   <si>
-    <t>26.54%</t>
+    <t>25.84%</t>
   </si>
   <si>
     <t>US ULTRA BOND CBT Sep26</t>
   </si>
   <si>
     <t>WNU6 Comdty</t>
   </si>
   <si>
     <t>WNU6 COMDTY</t>
   </si>
   <si>
-    <t>16.74%</t>
-[...11 lines deleted...]
-    <t>13.44%</t>
+    <t>15.09%</t>
+  </si>
+  <si>
+    <t>SP500 MIC EMIN FUTSep26</t>
+  </si>
+  <si>
+    <t>HWAU6 Index</t>
+  </si>
+  <si>
+    <t>HWAU6 INDEX</t>
+  </si>
+  <si>
+    <t>14.15%</t>
   </si>
   <si>
     <t>SPDR Gold MiniShares Trust</t>
   </si>
   <si>
     <t>GLDM</t>
   </si>
   <si>
     <t>98149E303</t>
   </si>
   <si>
-    <t>7.06%</t>
-[...11 lines deleted...]
-    <t>5.10%</t>
+    <t>5.58%</t>
+  </si>
+  <si>
+    <t>MSCI EmgMkt       Sep26</t>
+  </si>
+  <si>
+    <t>MESU6 Index</t>
+  </si>
+  <si>
+    <t>MESU6 INDEX</t>
+  </si>
+  <si>
+    <t>5.19%</t>
   </si>
   <si>
     <t>Vanguard FTSE Emerging Markets ETF</t>
   </si>
   <si>
     <t>VWO</t>
   </si>
   <si>
-    <t>4.96%</t>
-[...11 lines deleted...]
-    <t>4.62%</t>
+    <t>5.01%</t>
+  </si>
+  <si>
+    <t>MSCI EAFE         Sep26</t>
+  </si>
+  <si>
+    <t>MFSU6 Index</t>
+  </si>
+  <si>
+    <t>MFSU6 INDEX</t>
+  </si>
+  <si>
+    <t>3.60%</t>
+  </si>
+  <si>
+    <t>Vanguard Extended Market ETF</t>
+  </si>
+  <si>
+    <t>VXF</t>
+  </si>
+  <si>
+    <t>3.24%</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>3.60%</t>
-[...8 lines deleted...]
-    <t>2.54%</t>
+    <t>2.60%</t>
   </si>
   <si>
     <t>VANGUARD FTSE DEVELOPED ETF</t>
   </si>
   <si>
     <t>VEA</t>
   </si>
   <si>
-    <t>1.61%</t>
-[...2 lines deleted...]
-    <t>Exxon Mobil Corp</t>
+    <t>1.83%</t>
+  </si>
+  <si>
+    <t>ExxonMobil Holdings Corp</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
-    <t>30231G102</t>
-[...2 lines deleted...]
-    <t>1.58%</t>
+    <t>30233Q108</t>
+  </si>
+  <si>
+    <t>1.72%</t>
   </si>
   <si>
     <t>Deere &amp; Co</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
-    <t>1.25%</t>
+    <t>1.24%</t>
   </si>
   <si>
     <t>BHP Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>088606108</t>
   </si>
   <si>
+    <t>1.07%</t>
+  </si>
+  <si>
+    <t>Chevron Corp</t>
+  </si>
+  <si>
+    <t>CVX</t>
+  </si>
+  <si>
     <t>0.99%</t>
   </si>
   <si>
     <t>Rio Tinto PLC</t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
-    <t>0.98%</t>
-[...8 lines deleted...]
-    <t>0.83%</t>
+    <t>0.89%</t>
   </si>
   <si>
     <t>Southern Copper Corp</t>
   </si>
   <si>
     <t>SCCO</t>
   </si>
   <si>
     <t>84265V105</t>
   </si>
   <si>
-    <t>0.63%</t>
+    <t>0.71%</t>
   </si>
   <si>
     <t>Shell PLC</t>
   </si>
   <si>
     <t>SHEL</t>
   </si>
   <si>
-    <t>0.53%</t>
+    <t>0.57%</t>
   </si>
   <si>
     <t>TotalEnergies SE</t>
   </si>
   <si>
     <t>TTE</t>
   </si>
   <si>
     <t>F92124100</t>
   </si>
   <si>
+    <t>0.55%</t>
+  </si>
+  <si>
     <t>Freeport-McMoRan Inc</t>
   </si>
   <si>
     <t>FCX</t>
   </si>
   <si>
     <t>35671D857</t>
   </si>
   <si>
+    <t>0.54%</t>
+  </si>
+  <si>
+    <t>Corteva Inc</t>
+  </si>
+  <si>
+    <t>CTVA</t>
+  </si>
+  <si>
+    <t>22052L104</t>
+  </si>
+  <si>
     <t>0.51%</t>
   </si>
   <si>
-    <t>Corteva Inc</t>
-[...10 lines deleted...]
-  <si>
     <t>Glencore PLC</t>
   </si>
   <si>
     <t>GLEN LN</t>
   </si>
   <si>
     <t>B4T3BW6</t>
   </si>
   <si>
-    <t>0.38%</t>
+    <t>0.41%</t>
   </si>
   <si>
     <t>ConocoPhillips</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
     <t>20825C104</t>
   </si>
   <si>
+    <t>0.36%</t>
+  </si>
+  <si>
     <t>Vale SA</t>
   </si>
   <si>
     <t>VALE</t>
   </si>
   <si>
     <t>91912E105</t>
   </si>
   <si>
-    <t>0.34%</t>
+    <t>0.35%</t>
   </si>
   <si>
     <t>Anglo American PLC</t>
   </si>
   <si>
     <t>AAL LN</t>
   </si>
   <si>
     <t>BTK05J6</t>
   </si>
   <si>
     <t>0.33%</t>
   </si>
   <si>
     <t>CMOC Group Ltd</t>
   </si>
   <si>
     <t>3993 HK</t>
   </si>
   <si>
     <t>B1VRCG6</t>
   </si>
   <si>
     <t>0.32%</t>
   </si>
   <si>
+    <t>BP PLC</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>055622104</t>
+  </si>
+  <si>
     <t>Nutrien Ltd</t>
   </si>
   <si>
     <t>NTR CN</t>
   </si>
   <si>
     <t>BDRJLN0</t>
   </si>
   <si>
-    <t>0.31%</t>
-[...10 lines deleted...]
-  <si>
     <t>0.29%</t>
   </si>
   <si>
+    <t>Equinor ASA</t>
+  </si>
+  <si>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>29446M102</t>
+  </si>
+  <si>
+    <t>0.28%</t>
+  </si>
+  <si>
     <t>Antofagasta PLC</t>
   </si>
   <si>
     <t>ANTO LN</t>
   </si>
   <si>
     <t>0045614</t>
   </si>
   <si>
-    <t>0.26%</t>
+    <t>CANADIAN NAT RES LTD</t>
+  </si>
+  <si>
+    <t>CNQ CN</t>
+  </si>
+  <si>
+    <t>0.27%</t>
+  </si>
+  <si>
+    <t>Ecolab Inc</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>0.24%</t>
   </si>
   <si>
     <t>Sociedad Quimica y Minera de Chile SA</t>
   </si>
   <si>
     <t>SQM</t>
   </si>
   <si>
-    <t>CANADIAN NAT RES LTD</t>
-[...5 lines deleted...]
-    <t>0.25%</t>
+    <t>Eni SpA</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>26874R108</t>
+  </si>
+  <si>
+    <t>0.23%</t>
+  </si>
+  <si>
+    <t>Cameco Corp</t>
+  </si>
+  <si>
+    <t>CCO CN</t>
   </si>
   <si>
     <t>Fortescue Ltd</t>
   </si>
   <si>
     <t>FMG AU</t>
   </si>
   <si>
-    <t>Cameco Corp</t>
-[...22 lines deleted...]
-  <si>
     <t>0.22%</t>
   </si>
   <si>
-    <t>Eni SpA</t>
-[...8 lines deleted...]
-    <t>0.20%</t>
+    <t>Wilmar International Ltd</t>
+  </si>
+  <si>
+    <t>WLMIY</t>
+  </si>
+  <si>
+    <t>0.21%</t>
+  </si>
+  <si>
+    <t>Vestas Wind Systems A/S</t>
+  </si>
+  <si>
+    <t>VWS DC</t>
+  </si>
+  <si>
+    <t>BN4MYF5</t>
   </si>
   <si>
     <t>Kubota Corp</t>
   </si>
   <si>
     <t>6326 JP</t>
   </si>
   <si>
     <t>Suncor Energy Inc</t>
   </si>
   <si>
     <t>SU CN</t>
   </si>
   <si>
     <t>B3NB1P2</t>
   </si>
   <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
     <t>0.19%</t>
   </si>
   <si>
-    <t>Vestas Wind Systems A/S</t>
-[...20 lines deleted...]
-    <t>WLMIY</t>
+    <t>Teck Resources Ltd</t>
+  </si>
+  <si>
+    <t>TECK/B CN</t>
+  </si>
+  <si>
+    <t>CF Industries Holdings Inc</t>
+  </si>
+  <si>
+    <t>CF</t>
   </si>
   <si>
     <t>0.18%</t>
   </si>
   <si>
-    <t>Teck Resources Ltd</t>
-[...7 lines deleted...]
-  <si>
     <t>Imperial Oil Ltd</t>
   </si>
   <si>
     <t>IMO CN</t>
   </si>
   <si>
-    <t>CF Industries Holdings Inc</t>
-[...4 lines deleted...]
-  <si>
     <t>0.16%</t>
   </si>
   <si>
+    <t>Cenovus Energy Inc</t>
+  </si>
+  <si>
+    <t>CVE CN</t>
+  </si>
+  <si>
+    <t>B57FG04</t>
+  </si>
+  <si>
+    <t>Occidental Petroleum Corp</t>
+  </si>
+  <si>
+    <t>OXY</t>
+  </si>
+  <si>
+    <t>0.15%</t>
+  </si>
+  <si>
     <t>First Solar Inc</t>
   </si>
   <si>
     <t>FSLR</t>
   </si>
   <si>
-    <t>0.15%</t>
-[...5 lines deleted...]
-    <t>OXY</t>
+    <t>CNH Industrial NV</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
+    <t>N20944109</t>
+  </si>
+  <si>
+    <t>Diamondback Energy Inc</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>Devon Energy Corp</t>
+  </si>
+  <si>
+    <t>DVN</t>
+  </si>
+  <si>
+    <t>25179M103</t>
   </si>
   <si>
     <t>0.14%</t>
   </si>
   <si>
-    <t>Diamondback Energy Inc</t>
-[...34 lines deleted...]
-  <si>
     <t>Lundin Mining Corp</t>
   </si>
   <si>
     <t>LUN CN</t>
   </si>
   <si>
     <t>0.13%</t>
   </si>
   <si>
+    <t>Jiangxi Copper Co Ltd</t>
+  </si>
+  <si>
+    <t>358 HK</t>
+  </si>
+  <si>
     <t>First Quantum Minerals Ltd</t>
   </si>
   <si>
     <t>FM CN</t>
   </si>
   <si>
     <t>0.12%</t>
   </si>
   <si>
+    <t>Woodside Energy Group Ltd</t>
+  </si>
+  <si>
+    <t>WDS AU</t>
+  </si>
+  <si>
+    <t>BMGT167</t>
+  </si>
+  <si>
     <t>Yara International ASA</t>
   </si>
   <si>
     <t>YAR NO</t>
   </si>
   <si>
-    <t>Jiangxi Copper Co Ltd</t>
-[...4 lines deleted...]
-  <si>
     <t>0.11%</t>
   </si>
   <si>
+    <t>Toro Co/The</t>
+  </si>
+  <si>
+    <t>TTC</t>
+  </si>
+  <si>
+    <t>0.10%</t>
+  </si>
+  <si>
+    <t>Veolia Environnement SA</t>
+  </si>
+  <si>
+    <t>VIE FP</t>
+  </si>
+  <si>
+    <t>NAC Kazatomprom JSC</t>
+  </si>
+  <si>
+    <t>KAP LI</t>
+  </si>
+  <si>
+    <t>BGXQL36</t>
+  </si>
+  <si>
     <t>Nextpower Inc</t>
   </si>
   <si>
     <t>NXT</t>
   </si>
   <si>
     <t>65290E101</t>
   </si>
   <si>
-    <t>Woodside Energy Group Ltd</t>
-[...23 lines deleted...]
-    <t>VIE FP</t>
+    <t>Xylem Inc/NY</t>
+  </si>
+  <si>
+    <t>XYL</t>
+  </si>
+  <si>
+    <t>98419M100</t>
   </si>
   <si>
     <t>0.09%</t>
   </si>
   <si>
-    <t>Toro Co/The</t>
-[...2 lines deleted...]
-    <t>TTC</t>
+    <t>Repsol SA</t>
+  </si>
+  <si>
+    <t>REP SM</t>
+  </si>
+  <si>
+    <t>EQT Corp</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
+  </si>
+  <si>
+    <t>South32 Ltd</t>
+  </si>
+  <si>
+    <t>S32 AU</t>
+  </si>
+  <si>
+    <t>BWSW5D9</t>
   </si>
   <si>
     <t>Sumitomo Metal Mining Co Ltd</t>
   </si>
   <si>
     <t>5713 JP</t>
   </si>
   <si>
-    <t>EQT Corp</t>
-[...5 lines deleted...]
-    <t>26884L109</t>
+    <t>American Water Works Co Inc</t>
+  </si>
+  <si>
+    <t>AWK</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>Goldwind Science &amp; Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2208 HK</t>
+  </si>
+  <si>
+    <t>B59GZJ7</t>
+  </si>
+  <si>
+    <t>Geberit AG</t>
+  </si>
+  <si>
+    <t>GEBN SW</t>
+  </si>
+  <si>
+    <t>B1WGG93</t>
+  </si>
+  <si>
+    <t>Ecopetrol SA</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>0.08%</t>
   </si>
   <si>
     <t>Boliden AB</t>
   </si>
   <si>
     <t>BOL SS</t>
   </si>
   <si>
     <t>BPYTZ57</t>
   </si>
   <si>
+    <t>Inpex Corp</t>
+  </si>
+  <si>
+    <t>1605 JP</t>
+  </si>
+  <si>
+    <t>B10RB15</t>
+  </si>
+  <si>
+    <t>MMG Ltd</t>
+  </si>
+  <si>
+    <t>1208 HK</t>
+  </si>
+  <si>
+    <t>Salmar ASA</t>
+  </si>
+  <si>
+    <t>SALM NO</t>
+  </si>
+  <si>
+    <t>B1W5NW2</t>
+  </si>
+  <si>
+    <t>Mosaic Co/The</t>
+  </si>
+  <si>
+    <t>MOS</t>
+  </si>
+  <si>
+    <t>61945C103</t>
+  </si>
+  <si>
+    <t>AGCO Corp</t>
+  </si>
+  <si>
+    <t>AGCO</t>
+  </si>
+  <si>
+    <t>001084102</t>
+  </si>
+  <si>
+    <t>Nordex SE</t>
+  </si>
+  <si>
+    <t>NDX1 GR</t>
+  </si>
+  <si>
+    <t>B06CF71</t>
+  </si>
+  <si>
+    <t>0.07%</t>
+  </si>
+  <si>
+    <t>Sigenergy Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>6656 HK</t>
+  </si>
+  <si>
+    <t>BT68VS5</t>
+  </si>
+  <si>
+    <t>Ivanhoe Mines Ltd</t>
+  </si>
+  <si>
+    <t>IVN CN</t>
+  </si>
+  <si>
+    <t>BD73C40</t>
+  </si>
+  <si>
+    <t>OMV AG</t>
+  </si>
+  <si>
+    <t>OMV AV</t>
+  </si>
+  <si>
+    <t>Lynas Rare Earths Ltd</t>
+  </si>
+  <si>
+    <t>LYSDY</t>
+  </si>
+  <si>
     <t>Mitsui Kinzoku Co Ltd</t>
   </si>
   <si>
     <t>5706 JP</t>
   </si>
   <si>
-    <t>0.08%</t>
-[...134 lines deleted...]
-    <t>LYSDY</t>
+    <t>Expand Energy Corp</t>
+  </si>
+  <si>
+    <t>EXE</t>
   </si>
   <si>
     <t>0.06%</t>
   </si>
   <si>
+    <t>AKER BP ASA</t>
+  </si>
+  <si>
+    <t>AKRBP NO</t>
+  </si>
+  <si>
+    <t>B1L95G3</t>
+  </si>
+  <si>
     <t>Halma PLC</t>
   </si>
   <si>
     <t>HLMA LN</t>
   </si>
   <si>
     <t>0405207</t>
   </si>
   <si>
+    <t>CIA SANEAMENTO BASICO SPONSORED ADR</t>
+  </si>
+  <si>
+    <t>SBS</t>
+  </si>
+  <si>
+    <t>20441A102</t>
+  </si>
+  <si>
+    <t>IDEX Corp</t>
+  </si>
+  <si>
+    <t>IEX</t>
+  </si>
+  <si>
+    <t>45167R104</t>
+  </si>
+  <si>
+    <t>Hudbay Minerals Inc</t>
+  </si>
+  <si>
+    <t>HBM CN</t>
+  </si>
+  <si>
+    <t>B05BDX1</t>
+  </si>
+  <si>
+    <t>0.05%</t>
+  </si>
+  <si>
+    <t>Aurubis AG</t>
+  </si>
+  <si>
+    <t>NDA GR</t>
+  </si>
+  <si>
+    <t>Santos Ltd</t>
+  </si>
+  <si>
+    <t>SSLZY</t>
+  </si>
+  <si>
+    <t>MP Materials Corp</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>Galp Energia SGPS SA</t>
+  </si>
+  <si>
+    <t>GALP PL</t>
+  </si>
+  <si>
+    <t>B1FW751</t>
+  </si>
+  <si>
+    <t>Permian Resources Corp</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>71424F105</t>
+  </si>
+  <si>
+    <t>Mineral Resources Ltd</t>
+  </si>
+  <si>
+    <t>MIN AU</t>
+  </si>
+  <si>
+    <t>B17ZL56</t>
+  </si>
+  <si>
+    <t>YPF SA</t>
+  </si>
+  <si>
+    <t>YPF</t>
+  </si>
+  <si>
+    <t>Ovintiv Inc</t>
+  </si>
+  <si>
+    <t>OVV</t>
+  </si>
+  <si>
+    <t>69047Q102</t>
+  </si>
+  <si>
+    <t>Tourmaline Oil Corp</t>
+  </si>
+  <si>
+    <t>TOU CN</t>
+  </si>
+  <si>
+    <t>B3QJ0H8</t>
+  </si>
+  <si>
     <t>PLS Group Ltd</t>
   </si>
   <si>
     <t>PLS AU</t>
   </si>
   <si>
     <t>B2368L5</t>
   </si>
   <si>
-    <t>CIA SANEAMENTO BASICO SPONSORED ADR</t>
-[...91 lines deleted...]
-  <si>
     <t>0.04%</t>
   </si>
   <si>
-    <t>Galp Energia SGPS SA</t>
-[...23 lines deleted...]
-    <t>69047Q102</t>
+    <t>UNITED UTILITIES GROUP PLC</t>
+  </si>
+  <si>
+    <t>UU/ LN</t>
+  </si>
+  <si>
+    <t>B39J2M4</t>
   </si>
   <si>
     <t>Capstone Copper Corp</t>
   </si>
   <si>
     <t>CS CN</t>
   </si>
   <si>
     <t>BMY5XY9</t>
   </si>
   <si>
+    <t>Severn Trent PLC</t>
+  </si>
+  <si>
+    <t>SVT LN</t>
+  </si>
+  <si>
+    <t>B1FH8J7</t>
+  </si>
+  <si>
+    <t>Scotts Miracle-Gro Co/The</t>
+  </si>
+  <si>
+    <t>SMG</t>
+  </si>
+  <si>
+    <t>Pentair PLC</t>
+  </si>
+  <si>
+    <t>PNR</t>
+  </si>
+  <si>
+    <t>G7S00T104</t>
+  </si>
+  <si>
+    <t>Essential Utilities Inc</t>
+  </si>
+  <si>
+    <t>WTRG</t>
+  </si>
+  <si>
+    <t>29670G102</t>
+  </si>
+  <si>
+    <t>NexGen Energy Ltd</t>
+  </si>
+  <si>
+    <t>NXE CN</t>
+  </si>
+  <si>
+    <t>B987K72</t>
+  </si>
+  <si>
+    <t>Tate &amp; Lyle PLC</t>
+  </si>
+  <si>
+    <t>TATE LN</t>
+  </si>
+  <si>
+    <t>BP92CJ4</t>
+  </si>
+  <si>
+    <t>Advanced Drainage Systems Inc</t>
+  </si>
+  <si>
+    <t>WMS</t>
+  </si>
+  <si>
+    <t>00790R104</t>
+  </si>
+  <si>
+    <t>0.03%</t>
+  </si>
+  <si>
     <t>Enphase Energy Inc</t>
   </si>
   <si>
     <t>ENPH</t>
   </si>
   <si>
     <t>29355A107</t>
   </si>
   <si>
-    <t>Pentair PLC</t>
-[...29 lines deleted...]
-    <t>B39J2M4</t>
+    <t>Flat Glass Group Co Ltd</t>
+  </si>
+  <si>
+    <t>6865 HK</t>
+  </si>
+  <si>
+    <t>BYQ9774</t>
+  </si>
+  <si>
+    <t>Bakkafrost P/F</t>
+  </si>
+  <si>
+    <t>BAKKA NO</t>
+  </si>
+  <si>
+    <t>B6632T7</t>
+  </si>
+  <si>
+    <t>K+S AG</t>
+  </si>
+  <si>
+    <t>SDF GR</t>
+  </si>
+  <si>
+    <t>B54C017</t>
+  </si>
+  <si>
+    <t>Solv Energy Inc</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>78475V103</t>
+  </si>
+  <si>
+    <t>KWS Saat SE &amp; Co KGaA</t>
+  </si>
+  <si>
+    <t>KWS GR</t>
+  </si>
+  <si>
+    <t>Tetra Tech Inc</t>
+  </si>
+  <si>
+    <t>TTEK</t>
+  </si>
+  <si>
+    <t>88162G103</t>
+  </si>
+  <si>
+    <t>Zurn Elkay Water Solutions Corp</t>
+  </si>
+  <si>
+    <t>ZWS</t>
+  </si>
+  <si>
+    <t>98983L108</t>
+  </si>
+  <si>
+    <t>Bumitama Agri Ltd</t>
+  </si>
+  <si>
+    <t>BAL SP</t>
+  </si>
+  <si>
+    <t>B7WJ188</t>
+  </si>
+  <si>
+    <t>Dekon Food And Agriculture Group</t>
+  </si>
+  <si>
+    <t>2419 HK</t>
+  </si>
+  <si>
+    <t>BQ74V36</t>
+  </si>
+  <si>
+    <t>Suedzucker AG</t>
+  </si>
+  <si>
+    <t>SZU GR</t>
+  </si>
+  <si>
+    <t>Leroy Seafood Group ASA</t>
+  </si>
+  <si>
+    <t>LSG NO</t>
+  </si>
+  <si>
+    <t>Schouw &amp; Co A/S</t>
+  </si>
+  <si>
+    <t>SCHO DC</t>
+  </si>
+  <si>
+    <t>Husqvarna AB</t>
+  </si>
+  <si>
+    <t>HUSQB SS</t>
+  </si>
+  <si>
+    <t>B12PJ24</t>
+  </si>
+  <si>
+    <t>Plug Power Inc</t>
+  </si>
+  <si>
+    <t>PLUG</t>
+  </si>
+  <si>
+    <t>72919P202</t>
+  </si>
+  <si>
+    <t>0.02%</t>
+  </si>
+  <si>
+    <t>FUJI OIL CO LTD /Osaka</t>
+  </si>
+  <si>
+    <t>2607 JP</t>
+  </si>
+  <si>
+    <t>Alamo Group Inc</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>011311107</t>
+  </si>
+  <si>
+    <t>China Youran Dairy Group Ltd</t>
+  </si>
+  <si>
+    <t>9858 HK</t>
+  </si>
+  <si>
+    <t>BM91MJ0</t>
   </si>
   <si>
     <t>Fluence Energy Inc</t>
   </si>
   <si>
     <t>FLNC</t>
   </si>
   <si>
     <t>34379V103</t>
   </si>
   <si>
-    <t>NexGen Energy Ltd</t>
-[...143 lines deleted...]
-    <t>SCHO DC</t>
+    <t>Sunrun Inc</t>
+  </si>
+  <si>
+    <t>RUN</t>
+  </si>
+  <si>
+    <t>86771W105</t>
+  </si>
+  <si>
+    <t>Austevoll Seafood ASA</t>
+  </si>
+  <si>
+    <t>AUSS NO</t>
+  </si>
+  <si>
+    <t>B16MKT5</t>
+  </si>
+  <si>
+    <t>First Tractor Co Ltd</t>
+  </si>
+  <si>
+    <t>38 HK</t>
+  </si>
+  <si>
+    <t>China XLX Fertiliser Ltd</t>
+  </si>
+  <si>
+    <t>1866 HK</t>
+  </si>
+  <si>
+    <t>B4WMJZ9</t>
   </si>
   <si>
     <t>Hainan Drinda New Energy Technology Co Ltd</t>
   </si>
   <si>
     <t>2865 HK</t>
   </si>
   <si>
     <t>BV8DRB7</t>
   </si>
   <si>
-    <t>Sunrun Inc</t>
-[...14 lines deleted...]
-    <t>88162G103</t>
+    <t>0.01%</t>
   </si>
   <si>
     <t>SolarEdge Technologies Inc</t>
   </si>
   <si>
     <t>SEDG</t>
   </si>
   <si>
     <t>83417M104</t>
   </si>
   <si>
-    <t>FUJI OIL CO LTD /Osaka</t>
-[...49 lines deleted...]
-  <si>
     <t>PowerX Inc</t>
   </si>
   <si>
     <t>485A JP</t>
   </si>
   <si>
     <t>BR1WW85</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
   <si>
-    <t>NORWEGIAN KRONE</t>
-[...5 lines deleted...]
-    <t>CASHNOK</t>
+    <t>HONG KONG DOLLAR</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>CASHHKD</t>
   </si>
   <si>
     <t>LUKOIL PJSC</t>
   </si>
   <si>
     <t>LKOD LI</t>
   </si>
   <si>
     <t>BYZDW27</t>
   </si>
   <si>
     <t>GMK Norilskiy Nickel PAO</t>
   </si>
   <si>
     <t>MNOD LI</t>
   </si>
   <si>
     <t>BYSW6D0</t>
   </si>
   <si>
     <t>Novatek PJSC</t>
   </si>
   <si>
     <t>NVTK LI</t>
   </si>
@@ -1757,2834 +1760,2834 @@
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>156.0</v>
+        <v>143.0</v>
       </c>
       <c r="F4">
-        <v>17106375.0</v>
+        <v>15535609.38</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>146.0</v>
+        <v>137.0</v>
       </c>
       <c r="F5">
-        <v>16780875.0</v>
+        <v>15185593.75</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6">
-        <v>280.0</v>
+        <v>228.0</v>
       </c>
       <c r="F6">
-        <v>10585750.0</v>
+        <v>8868915.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7">
-        <v>99384.0</v>
+        <v>96736.0</v>
       </c>
       <c r="F7">
-        <v>8498325.84</v>
+        <v>8314459.2</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
-        <v>50.0</v>
+        <v>39.0</v>
       </c>
       <c r="F8">
-        <v>4466250.0</v>
+        <v>3276780.0</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9">
         <v>922042858</v>
       </c>
       <c r="E9">
-        <v>53061.0</v>
+        <v>50432.0</v>
       </c>
       <c r="F9">
-        <v>3228231.24</v>
+        <v>3049623.04</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="F10">
-        <v>3135700.0</v>
+        <v>2942370.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
-      <c r="D11" t="s">
-        <v>36</v>
+      <c r="D11">
+        <v>922908652</v>
       </c>
       <c r="E11">
-        <v>2920518.44</v>
+        <v>8556.0</v>
       </c>
       <c r="F11">
-        <v>2920518.44</v>
+        <v>2115984.36</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
-      <c r="D12">
-        <v>922908652</v>
+      <c r="D12" t="s">
+        <v>39</v>
       </c>
       <c r="E12">
-        <v>9425.0</v>
+        <v>1900998.12</v>
       </c>
       <c r="F12">
-        <v>2274346.75</v>
+        <v>1900998.12</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13">
         <v>921943858</v>
       </c>
       <c r="E13">
-        <v>22181.0</v>
+        <v>20935.0</v>
       </c>
       <c r="F13">
-        <v>1605682.59</v>
+        <v>1525952.15</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14">
-        <v>7227.0</v>
+        <v>7035.0</v>
       </c>
       <c r="F14">
-        <v>1018428.84</v>
+        <v>1076636.4</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15">
         <v>244199105</v>
       </c>
       <c r="E15">
-        <v>1731.0</v>
+        <v>1630.0</v>
       </c>
       <c r="F15">
-        <v>996138.57</v>
+        <v>1011952.9</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16">
-        <v>8566.0</v>
+        <v>8029.0</v>
       </c>
       <c r="F16">
-        <v>789185.58</v>
+        <v>725901.89</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17">
-        <v>767204100</v>
+        <v>166764100</v>
       </c>
       <c r="E17">
-        <v>5885.0</v>
+        <v>3356.0</v>
       </c>
       <c r="F17">
-        <v>623162.65</v>
+        <v>626095.36</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18">
-        <v>166764100</v>
+        <v>767204100</v>
       </c>
       <c r="E18">
-        <v>3444.0</v>
+        <v>5729.0</v>
       </c>
       <c r="F18">
-        <v>621297.6</v>
+        <v>579201.9</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19">
-        <v>2701.44</v>
+        <v>2629.44</v>
       </c>
       <c r="F19">
-        <v>521972.24</v>
+        <v>523416.33</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20">
         <v>780259305</v>
       </c>
       <c r="E20">
-        <v>4837.0</v>
+        <v>4709.0</v>
       </c>
       <c r="F20">
-        <v>399584.57</v>
+        <v>416746.5</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>70</v>
       </c>
       <c r="E21">
-        <v>4024.0</v>
+        <v>3920.0</v>
       </c>
       <c r="F21">
-        <v>338297.68</v>
+        <v>336453.6</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E22">
-        <v>4770.0</v>
+        <v>4646.0</v>
       </c>
       <c r="F22">
-        <v>334520.1</v>
+        <v>323454.52</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E23">
-        <v>4220.0</v>
+        <v>4108.0</v>
       </c>
       <c r="F23">
-        <v>319496.2</v>
+        <v>315617.64</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E24">
-        <v>40697.0</v>
+        <v>39613.0</v>
       </c>
       <c r="F24">
-        <v>318881.14</v>
+        <v>297617.13</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E25">
-        <v>2123.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F25">
-        <v>238327.98</v>
+        <v>243099.87</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E26">
-        <v>14829.0</v>
+        <v>14437.0</v>
       </c>
       <c r="F26">
-        <v>237264.0</v>
+        <v>212368.27</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E27">
-        <v>3890.0</v>
+        <v>3790.0</v>
       </c>
       <c r="F27">
-        <v>213726.5</v>
+        <v>205610.96</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C28" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E28">
-        <v>81766.0</v>
+        <v>79586.0</v>
       </c>
       <c r="F28">
-        <v>208513.79</v>
+        <v>193747.26</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E29">
-        <v>3017.0</v>
+        <v>4577.0</v>
       </c>
       <c r="F29">
-        <v>200089.85</v>
+        <v>190540.51</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E30">
-        <v>4701.0</v>
+        <v>2937.0</v>
       </c>
       <c r="F30">
-        <v>195514.59</v>
+        <v>189354.08</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E31">
-        <v>3196.0</v>
+        <v>4384.0</v>
       </c>
       <c r="F31">
-        <v>184273.1</v>
+        <v>170625.28</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>833635105</v>
+        <v>112</v>
+      </c>
+      <c r="D32" t="s">
+        <v>113</v>
       </c>
       <c r="E32">
-        <v>1999.0</v>
+        <v>3112.0</v>
       </c>
       <c r="F32">
-        <v>166456.73</v>
+        <v>167107.81</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D33">
         <v>2171573</v>
       </c>
       <c r="E33">
-        <v>3672.0</v>
+        <v>3576.0</v>
       </c>
       <c r="F33">
-        <v>162099.31</v>
+        <v>162737.82</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B34" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D34">
-        <v>6086253</v>
+        <v>278865100</v>
       </c>
       <c r="E34">
-        <v>10852.0</v>
+        <v>566.0</v>
       </c>
       <c r="F34">
-        <v>160111.85</v>
+        <v>161406.22</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C35" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D35">
-        <v>2166160</v>
+        <v>833635105</v>
       </c>
       <c r="E35">
-        <v>1451.0</v>
+        <v>1947.0</v>
       </c>
       <c r="F35">
-        <v>155519.54</v>
+        <v>140086.65</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>119</v>
       </c>
       <c r="B36" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C36" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>278865100</v>
+        <v>123</v>
+      </c>
+      <c r="D36" t="s">
+        <v>124</v>
       </c>
       <c r="E36">
-        <v>578.0</v>
+        <v>2586.0</v>
       </c>
       <c r="F36">
-        <v>154817.3</v>
+        <v>138635.46</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B37" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>127</v>
+      </c>
+      <c r="D37">
+        <v>2166160</v>
       </c>
       <c r="E37">
-        <v>4504.0</v>
+        <v>1415.0</v>
       </c>
       <c r="F37">
-        <v>154307.04</v>
+        <v>137881.94</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>125</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C38" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>129</v>
+      </c>
+      <c r="D38">
+        <v>6086253</v>
       </c>
       <c r="E38">
-        <v>2654.0</v>
+        <v>10564.0</v>
       </c>
       <c r="F38">
-        <v>136070.58</v>
+        <v>134406.02</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C39" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D39">
-        <v>6497509</v>
+        <v>971433107</v>
       </c>
       <c r="E39">
-        <v>7290.0</v>
+        <v>4147.0</v>
       </c>
       <c r="F39">
-        <v>129420.94</v>
+        <v>127395.84</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C40" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D40" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E40">
-        <v>2103.0</v>
+        <v>4520.0</v>
       </c>
       <c r="F40">
-        <v>125492.27</v>
+        <v>124373.87</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B41" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C41" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>138</v>
       </c>
+      <c r="D41">
+        <v>6497509</v>
+      </c>
       <c r="E41">
-        <v>4640.0</v>
+        <v>7098.0</v>
       </c>
       <c r="F41">
-        <v>122206.71</v>
+        <v>124041.41</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B42" t="s">
         <v>139</v>
       </c>
       <c r="C42" t="s">
         <v>140</v>
       </c>
       <c r="D42" t="s">
         <v>141</v>
       </c>
       <c r="E42">
-        <v>923.0</v>
+        <v>2047.0</v>
       </c>
       <c r="F42">
-        <v>121817.54</v>
+        <v>123076.93</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B43" t="s">
         <v>142</v>
       </c>
       <c r="C43" t="s">
         <v>143</v>
       </c>
-      <c r="D43">
-        <v>971433107</v>
+      <c r="D43" t="s">
+        <v>144</v>
       </c>
       <c r="E43">
-        <v>4259.0</v>
+        <v>899.0</v>
       </c>
       <c r="F43">
-        <v>118102.07</v>
+        <v>121131.26</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B44" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C44" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D44">
         <v>2879327</v>
       </c>
       <c r="E44">
-        <v>1757.0</v>
+        <v>1713.0</v>
       </c>
       <c r="F44">
-        <v>116299.33</v>
+        <v>113954.28</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B45" t="s">
         <v>148</v>
       </c>
       <c r="C45" t="s">
         <v>149</v>
       </c>
       <c r="D45">
-        <v>2454241</v>
+        <v>125269100</v>
       </c>
       <c r="E45">
-        <v>879.0</v>
+        <v>966.0</v>
       </c>
       <c r="F45">
-        <v>105892.63</v>
+        <v>110462.1</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B46" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C46" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D46">
-        <v>125269100</v>
+        <v>2454241</v>
       </c>
       <c r="E46">
-        <v>990.0</v>
+        <v>859.0</v>
       </c>
       <c r="F46">
-        <v>105831.0</v>
+        <v>107331.1</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C47" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>336433107</v>
+        <v>155</v>
+      </c>
+      <c r="D47" t="s">
+        <v>156</v>
       </c>
       <c r="E47">
-        <v>365.0</v>
+        <v>3282.0</v>
       </c>
       <c r="F47">
-        <v>99831.15</v>
+        <v>92698.7</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B48" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C48" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D48">
         <v>674599105</v>
       </c>
       <c r="E48">
-        <v>1690.0</v>
+        <v>1646.0</v>
       </c>
       <c r="F48">
-        <v>92037.4</v>
+        <v>92027.86</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B49" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C49" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>161</v>
       </c>
+      <c r="D49">
+        <v>336433107</v>
+      </c>
       <c r="E49">
-        <v>482.0</v>
+        <v>357.0</v>
       </c>
       <c r="F49">
-        <v>91560.72</v>
+        <v>89267.85</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B50" t="s">
         <v>162</v>
       </c>
       <c r="C50" t="s">
         <v>163</v>
       </c>
       <c r="D50" t="s">
         <v>164</v>
       </c>
       <c r="E50">
-        <v>3370.0</v>
+        <v>8180.0</v>
       </c>
       <c r="F50">
-        <v>91541.88</v>
+        <v>89243.8</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B51" t="s">
         <v>165</v>
       </c>
       <c r="C51" t="s">
         <v>166</v>
       </c>
       <c r="D51" t="s">
         <v>167</v>
       </c>
       <c r="E51">
-        <v>8404.0</v>
+        <v>470.0</v>
       </c>
       <c r="F51">
-        <v>89670.68</v>
+        <v>88378.8</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B52" t="s">
         <v>168</v>
       </c>
       <c r="C52" t="s">
         <v>169</v>
       </c>
       <c r="D52" t="s">
         <v>170</v>
       </c>
       <c r="E52">
-        <v>2048.0</v>
+        <v>1996.0</v>
       </c>
       <c r="F52">
-        <v>89149.44</v>
+        <v>85788.08</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="B53" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C53" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D53">
         <v>2866857</v>
       </c>
       <c r="E53">
-        <v>3034.0</v>
+        <v>2954.0</v>
       </c>
       <c r="F53">
-        <v>86518.23</v>
+        <v>79790.31</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B54" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C54" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D54">
-        <v>2347608</v>
+        <v>6000305</v>
       </c>
       <c r="E54">
-        <v>2552.0</v>
+        <v>15442.0</v>
       </c>
       <c r="F54">
-        <v>83420.06</v>
+        <v>78373.7</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B55" t="s">
         <v>177</v>
       </c>
       <c r="C55" t="s">
         <v>178</v>
       </c>
       <c r="D55">
-        <v>7751259</v>
+        <v>2347608</v>
       </c>
       <c r="E55">
-        <v>1611.0</v>
+        <v>2484.0</v>
       </c>
       <c r="F55">
-        <v>78901.15</v>
+        <v>77802.6</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B56" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C56" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>6000305</v>
+        <v>181</v>
+      </c>
+      <c r="D56" t="s">
+        <v>182</v>
       </c>
       <c r="E56">
-        <v>15862.0</v>
+        <v>3201.0</v>
       </c>
       <c r="F56">
-        <v>75312.56</v>
+        <v>72050.92</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B57" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C57" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>184</v>
       </c>
+      <c r="D57">
+        <v>7751259</v>
+      </c>
       <c r="E57">
-        <v>561.0</v>
+        <v>1571.0</v>
       </c>
       <c r="F57">
-        <v>70590.63</v>
+        <v>68828.15</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B58" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C58" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>187</v>
       </c>
+      <c r="D58">
+        <v>891092108</v>
+      </c>
       <c r="E58">
-        <v>3285.0</v>
+        <v>625.0</v>
       </c>
       <c r="F58">
-        <v>68580.57</v>
+        <v>62275.0</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>188</v>
       </c>
       <c r="B59" t="s">
         <v>189</v>
       </c>
       <c r="C59" t="s">
         <v>190</v>
       </c>
-      <c r="D59" t="s">
-        <v>191</v>
+      <c r="D59">
+        <v>4031879</v>
       </c>
       <c r="E59">
-        <v>844.0</v>
+        <v>1435.0</v>
       </c>
       <c r="F59">
-        <v>62034.0</v>
+        <v>58342.36</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>188</v>
       </c>
       <c r="B60" t="s">
+        <v>191</v>
+      </c>
+      <c r="C60" t="s">
         <v>192</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>193</v>
       </c>
-      <c r="D60">
-[...1 lines deleted...]
-      </c>
       <c r="E60">
-        <v>1471.0</v>
+        <v>824.0</v>
       </c>
       <c r="F60">
-        <v>60785.83</v>
+        <v>56856.0</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
+        <v>188</v>
+      </c>
+      <c r="B61" t="s">
         <v>194</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>195</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>196</v>
       </c>
-      <c r="D61">
-[...1 lines deleted...]
-      </c>
       <c r="E61">
-        <v>641.0</v>
+        <v>549.0</v>
       </c>
       <c r="F61">
-        <v>56696.45</v>
+        <v>56689.74</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B62" t="s">
         <v>197</v>
       </c>
       <c r="C62" t="s">
         <v>198</v>
       </c>
-      <c r="D62">
-        <v>6858849</v>
+      <c r="D62" t="s">
+        <v>199</v>
       </c>
       <c r="E62">
-        <v>967.0</v>
+        <v>464.0</v>
       </c>
       <c r="F62">
-        <v>55553.89</v>
+        <v>55828.48</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B63" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C63" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>202</v>
+      </c>
+      <c r="D63">
+        <v>5669354</v>
       </c>
       <c r="E63">
-        <v>1089.0</v>
+        <v>1888.0</v>
       </c>
       <c r="F63">
-        <v>55266.75</v>
+        <v>55143.19</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B64" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C64" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D64" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E64">
-        <v>906.0</v>
+        <v>1061.0</v>
       </c>
       <c r="F64">
-        <v>55235.41</v>
+        <v>54843.09</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B65" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C65" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>6597346</v>
+        <v>207</v>
+      </c>
+      <c r="D65" t="s">
+        <v>208</v>
       </c>
       <c r="E65">
-        <v>193.0</v>
+        <v>15499.0</v>
       </c>
       <c r="F65">
-        <v>53860.18</v>
+        <v>54277.63</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B66" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C66" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>210</v>
       </c>
+      <c r="D66">
+        <v>6858849</v>
+      </c>
       <c r="E66">
-        <v>472.0</v>
+        <v>943.0</v>
       </c>
       <c r="F66">
-        <v>53118.88</v>
+        <v>53731.33</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B67" t="s">
         <v>211</v>
       </c>
       <c r="C67" t="s">
         <v>212</v>
       </c>
       <c r="D67" t="s">
         <v>213</v>
       </c>
       <c r="E67">
-        <v>476.0</v>
+        <v>388.0</v>
       </c>
       <c r="F67">
-        <v>52821.72</v>
+        <v>52500.28</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B68" t="s">
         <v>214</v>
       </c>
       <c r="C68" t="s">
         <v>215</v>
       </c>
       <c r="D68" t="s">
         <v>216</v>
       </c>
       <c r="E68">
-        <v>36590.0</v>
+        <v>35618.0</v>
       </c>
       <c r="F68">
-        <v>52398.86</v>
+        <v>52434.49</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B69" t="s">
         <v>217</v>
       </c>
       <c r="C69" t="s">
         <v>218</v>
       </c>
-      <c r="D69">
-        <v>6728793</v>
+      <c r="D69" t="s">
+        <v>219</v>
       </c>
       <c r="E69">
-        <v>41517.0</v>
+        <v>75.0</v>
       </c>
       <c r="F69">
-        <v>51612.09</v>
+        <v>52087.59</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B70" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C70" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="D70" t="s">
         <v>221</v>
       </c>
+      <c r="D70">
+        <v>279158109</v>
+      </c>
       <c r="E70">
-        <v>886.0</v>
+        <v>3082.0</v>
       </c>
       <c r="F70">
-        <v>51053.54</v>
+        <v>51715.96</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B71" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C71" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E71">
-        <v>15923.0</v>
+        <v>882.0</v>
       </c>
       <c r="F71">
-        <v>50438.88</v>
+        <v>48429.22</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B72" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C72" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D72" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E72">
-        <v>1061.0</v>
+        <v>2158.0</v>
       </c>
       <c r="F72">
-        <v>50349.05</v>
+        <v>47809.81</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B73" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C73" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="D73" t="s">
         <v>230</v>
       </c>
+      <c r="D73">
+        <v>6728793</v>
+      </c>
       <c r="E73">
-        <v>396.0</v>
+        <v>40413.0</v>
       </c>
       <c r="F73">
-        <v>50240.52</v>
+        <v>47800.74</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B74" t="s">
         <v>231</v>
       </c>
       <c r="C74" t="s">
         <v>232</v>
       </c>
-      <c r="D74">
-        <v>279158109</v>
+      <c r="D74" t="s">
+        <v>233</v>
       </c>
       <c r="E74">
-        <v>3166.0</v>
+        <v>866.0</v>
       </c>
       <c r="F74">
-        <v>49674.54</v>
+        <v>47722.41</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B75" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C75" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E75">
-        <v>75.0</v>
+        <v>2067.0</v>
       </c>
       <c r="F75">
-        <v>49044.47</v>
+        <v>47665.02</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B76" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C76" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>5669354</v>
+        <v>238</v>
+      </c>
+      <c r="D76" t="s">
+        <v>239</v>
       </c>
       <c r="E76">
-        <v>1936.0</v>
+        <v>460.0</v>
       </c>
       <c r="F76">
-        <v>48674.72</v>
+        <v>47301.8</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="B77" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C77" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D77" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E77">
-        <v>2214.0</v>
+        <v>988.0</v>
       </c>
       <c r="F77">
-        <v>48319.78</v>
+        <v>44335.24</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>243</v>
       </c>
       <c r="B78" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="C78" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D78" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E78">
-        <v>2123.0</v>
+        <v>1033.0</v>
       </c>
       <c r="F78">
-        <v>47809.96</v>
+        <v>41658.38</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>207</v>
+        <v>243</v>
       </c>
       <c r="B79" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C79" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="D79" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E79">
-        <v>1012.0</v>
+        <v>4980.0</v>
       </c>
       <c r="F79">
-        <v>47809.54</v>
+        <v>41183.0</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B80" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C80" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>251</v>
+      </c>
+      <c r="D80">
+        <v>4651459</v>
       </c>
       <c r="E80">
-        <v>5116.0</v>
+        <v>554.0</v>
       </c>
       <c r="F80">
-        <v>45432.44</v>
+        <v>40195.95</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C81" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D81">
         <v>551073307</v>
       </c>
       <c r="E81">
-        <v>3453.0</v>
+        <v>3361.0</v>
       </c>
       <c r="F81">
-        <v>43335.15</v>
+        <v>38920.38</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B82" t="s">
         <v>254</v>
       </c>
       <c r="C82" t="s">
         <v>255</v>
       </c>
-      <c r="D82" t="s">
-        <v>256</v>
+      <c r="D82">
+        <v>6597346</v>
       </c>
       <c r="E82">
-        <v>751.0</v>
+        <v>189.0</v>
       </c>
       <c r="F82">
-        <v>40555.31</v>
+        <v>38557.51</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B83" t="s">
+        <v>256</v>
+      </c>
+      <c r="C83" t="s">
         <v>257</v>
       </c>
-      <c r="C83" t="s">
-[...3 lines deleted...]
-        <v>259</v>
+      <c r="D83">
+        <v>165167735</v>
       </c>
       <c r="E83">
-        <v>8822.0</v>
+        <v>414.0</v>
       </c>
       <c r="F83">
-        <v>40511.19</v>
+        <v>38435.76</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B84" t="s">
+        <v>259</v>
+      </c>
+      <c r="C84" t="s">
         <v>260</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>261</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84">
-        <v>6909.0</v>
+        <v>1097.0</v>
       </c>
       <c r="F84">
-        <v>38483.13</v>
+        <v>38118.87</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B85" t="s">
+        <v>262</v>
+      </c>
+      <c r="C85" t="s">
         <v>263</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>264</v>
       </c>
-      <c r="D85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85">
-        <v>1125.0</v>
+        <v>731.0</v>
       </c>
       <c r="F85">
-        <v>37973.34</v>
+        <v>37429.03</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B86" t="s">
+        <v>265</v>
+      </c>
+      <c r="C86" t="s">
         <v>266</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>267</v>
       </c>
-      <c r="D86">
-[...1 lines deleted...]
-      </c>
       <c r="E86">
-        <v>422.0</v>
+        <v>6725.0</v>
       </c>
       <c r="F86">
-        <v>37093.8</v>
+        <v>35709.75</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B87" t="s">
         <v>268</v>
       </c>
       <c r="C87" t="s">
         <v>269</v>
       </c>
-      <c r="D87">
-        <v>4651459</v>
+      <c r="D87" t="s">
+        <v>270</v>
       </c>
       <c r="E87">
-        <v>566.0</v>
+        <v>150.0</v>
       </c>
       <c r="F87">
-        <v>36594.12</v>
+        <v>35169.0</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B88" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C88" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D88" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E88">
-        <v>1230.0</v>
+        <v>1198.0</v>
       </c>
       <c r="F88">
-        <v>35435.83</v>
+        <v>33020.72</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="B89" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C89" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D89">
         <v>5485527</v>
       </c>
       <c r="E89">
-        <v>151.0</v>
+        <v>147.0</v>
       </c>
       <c r="F89">
-        <v>35054.73</v>
+        <v>29500.54</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B90" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C90" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="D90" t="s">
         <v>278</v>
       </c>
+      <c r="D90">
+        <v>803021807</v>
+      </c>
       <c r="E90">
-        <v>154.0</v>
+        <v>5458.0</v>
       </c>
       <c r="F90">
-        <v>34194.16</v>
+        <v>29364.04</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B91" t="s">
         <v>279</v>
       </c>
       <c r="C91" t="s">
         <v>280</v>
       </c>
       <c r="D91">
         <v>553368101</v>
       </c>
       <c r="E91">
-        <v>585.0</v>
+        <v>573.0</v>
       </c>
       <c r="F91">
-        <v>34082.1</v>
+        <v>29286.03</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B92" t="s">
         <v>281</v>
       </c>
       <c r="C92" t="s">
         <v>282</v>
       </c>
       <c r="D92" t="s">
         <v>283</v>
       </c>
       <c r="E92">
-        <v>651.0</v>
+        <v>1273.0</v>
       </c>
       <c r="F92">
-        <v>32952.97</v>
+        <v>29157.78</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B93" t="s">
         <v>284</v>
       </c>
       <c r="C93" t="s">
         <v>285</v>
       </c>
-      <c r="D93">
-        <v>984245100</v>
+      <c r="D93" t="s">
+        <v>286</v>
       </c>
       <c r="E93">
-        <v>600.0</v>
+        <v>1439.0</v>
       </c>
       <c r="F93">
-        <v>31554.0</v>
+        <v>28995.85</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B94" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C94" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D94" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E94">
-        <v>678.0</v>
+        <v>635.0</v>
       </c>
       <c r="F94">
-        <v>29721.48</v>
+        <v>28770.1</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B95" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C95" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D95">
-        <v>803021807</v>
+        <v>984245100</v>
       </c>
       <c r="E95">
-        <v>5606.0</v>
+        <v>584.0</v>
       </c>
       <c r="F95">
-        <v>29543.62</v>
+        <v>28709.44</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="B96" t="s">
         <v>292</v>
       </c>
       <c r="C96" t="s">
         <v>293</v>
       </c>
       <c r="D96" t="s">
         <v>294</v>
       </c>
       <c r="E96">
-        <v>1305.0</v>
+        <v>480.0</v>
       </c>
       <c r="F96">
-        <v>27925.01</v>
+        <v>28492.8</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="B97" t="s">
         <v>295</v>
       </c>
       <c r="C97" t="s">
         <v>296</v>
       </c>
       <c r="D97" t="s">
         <v>297</v>
       </c>
       <c r="E97">
-        <v>1475.0</v>
+        <v>662.0</v>
       </c>
       <c r="F97">
-        <v>27641.5</v>
+        <v>28084.85</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>291</v>
+        <v>274</v>
       </c>
       <c r="B98" t="s">
         <v>298</v>
       </c>
       <c r="C98" t="s">
         <v>299</v>
       </c>
       <c r="D98" t="s">
         <v>300</v>
       </c>
       <c r="E98">
-        <v>492.0</v>
+        <v>8590.0</v>
       </c>
       <c r="F98">
-        <v>26720.52</v>
+        <v>27777.57</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C99" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D99" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E99">
-        <v>2362.0</v>
+        <v>1321.0</v>
       </c>
       <c r="F99">
-        <v>25911.1</v>
+        <v>25587.17</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B100" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C100" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D100" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E100">
-        <v>485.0</v>
+        <v>2302.0</v>
       </c>
       <c r="F100">
-        <v>25411.58</v>
+        <v>25475.96</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B101" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C101" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D101" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E101">
-        <v>338.0</v>
+        <v>591.0</v>
       </c>
       <c r="F101">
-        <v>25082.98</v>
+        <v>25047.17</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C102" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D102">
         <v>810186106</v>
       </c>
       <c r="E102">
-        <v>373.0</v>
+        <v>365.0</v>
       </c>
       <c r="F102">
-        <v>23562.41</v>
+        <v>22962.15</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B103" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C103" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D103" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E103">
-        <v>607.0</v>
+        <v>330.0</v>
       </c>
       <c r="F103">
-        <v>23446.25</v>
+        <v>22733.7</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B104" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C104" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D104" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E104">
-        <v>1357.0</v>
+        <v>560.0</v>
       </c>
       <c r="F104">
-        <v>23326.43</v>
+        <v>22422.4</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D105" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E105">
-        <v>954.0</v>
+        <v>2119.0</v>
       </c>
       <c r="F105">
-        <v>23067.72</v>
+        <v>22067.69</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B106" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C106" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D106" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E106">
-        <v>2175.0</v>
+        <v>2922.0</v>
       </c>
       <c r="F106">
-        <v>22988.12</v>
+        <v>21795.68</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C107" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D107" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E107">
-        <v>3002.0</v>
+        <v>150.0</v>
       </c>
       <c r="F107">
-        <v>22896.78</v>
+        <v>21592.5</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B108" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C108" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D108" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E108">
-        <v>572.0</v>
+        <v>473.0</v>
       </c>
       <c r="F108">
-        <v>21484.32</v>
+        <v>19804.51</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B109" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C109" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D109" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E109">
-        <v>154.0</v>
+        <v>19330.0</v>
       </c>
       <c r="F109">
-        <v>21065.66</v>
+        <v>18687.58</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B110" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C110" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D110" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E110">
-        <v>616.0</v>
+        <v>383.0</v>
       </c>
       <c r="F110">
-        <v>19822.88</v>
+        <v>18682.83</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B111" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C111" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D111" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E111">
-        <v>7035.0</v>
+        <v>1097.0</v>
       </c>
       <c r="F111">
-        <v>19698.0</v>
+        <v>18301.5</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B112" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C112" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D112" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E112">
-        <v>19858.0</v>
+        <v>600.0</v>
       </c>
       <c r="F112">
-        <v>18882.45</v>
+        <v>17418.0</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B113" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C113" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="D113" t="s">
         <v>345</v>
       </c>
+      <c r="D113">
+        <v>4495044</v>
+      </c>
       <c r="E113">
-        <v>1125.0</v>
+        <v>210.0</v>
       </c>
       <c r="F113">
-        <v>17824.81</v>
+        <v>17396.08</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B114" t="s">
         <v>346</v>
       </c>
       <c r="C114" t="s">
         <v>347</v>
       </c>
       <c r="D114" t="s">
         <v>348</v>
       </c>
       <c r="E114">
-        <v>391.0</v>
+        <v>490.0</v>
       </c>
       <c r="F114">
-        <v>17794.29</v>
+        <v>17365.6</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B115" t="s">
         <v>349</v>
       </c>
       <c r="C115" t="s">
         <v>350</v>
       </c>
-      <c r="D115">
-        <v>4495044</v>
+      <c r="D115" t="s">
+        <v>351</v>
       </c>
       <c r="E115">
-        <v>214.0</v>
+        <v>325.0</v>
       </c>
       <c r="F115">
-        <v>16916.11</v>
+        <v>16711.5</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B116" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C116" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>5784462</v>
+        <v>353</v>
+      </c>
+      <c r="D116" t="s">
+        <v>354</v>
       </c>
       <c r="E116">
-        <v>1275.0</v>
+        <v>12007.0</v>
       </c>
       <c r="F116">
-        <v>16368.35</v>
+        <v>16244.07</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B117" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C117" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D117" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E117">
-        <v>333.0</v>
+        <v>2498.0</v>
       </c>
       <c r="F117">
-        <v>16260.39</v>
+        <v>16237.84</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B118" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C118" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>359</v>
+      </c>
+      <c r="D118">
+        <v>5784462</v>
       </c>
       <c r="E118">
-        <v>3655.0</v>
+        <v>1243.0</v>
       </c>
       <c r="F118">
-        <v>16254.15</v>
+        <v>16227.9</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B119" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C119" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="D119" t="s">
         <v>361</v>
       </c>
+      <c r="D119">
+        <v>4691916</v>
+      </c>
       <c r="E119">
-        <v>12335.0</v>
+        <v>3562.0</v>
       </c>
       <c r="F119">
-        <v>16166.32</v>
+        <v>15590.72</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B120" t="s">
         <v>362</v>
       </c>
       <c r="C120" t="s">
         <v>363</v>
       </c>
       <c r="D120">
-        <v>4691916</v>
+        <v>5690859</v>
       </c>
       <c r="E120">
-        <v>3658.0</v>
+        <v>160.0</v>
       </c>
       <c r="F120">
-        <v>16101.76</v>
+        <v>15305.92</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B121" t="s">
         <v>364</v>
       </c>
       <c r="C121" t="s">
         <v>365</v>
       </c>
       <c r="D121" t="s">
         <v>366</v>
       </c>
       <c r="E121">
-        <v>2566.0</v>
+        <v>3559.0</v>
       </c>
       <c r="F121">
-        <v>15871.08</v>
+        <v>14983.13</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
+        <v>328</v>
+      </c>
+      <c r="B122" t="s">
         <v>367</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>368</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>369</v>
       </c>
-      <c r="D122">
-[...1 lines deleted...]
-      </c>
       <c r="E122">
-        <v>164.0</v>
+        <v>6851.0</v>
       </c>
       <c r="F122">
-        <v>15637.36</v>
+        <v>14935.18</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B123" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C123" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="D123" t="s">
         <v>372</v>
       </c>
+      <c r="D123">
+        <v>6356848</v>
+      </c>
       <c r="E123">
-        <v>4255.0</v>
+        <v>557.0</v>
       </c>
       <c r="F123">
-        <v>14902.19</v>
+        <v>14480.91</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B124" t="s">
         <v>373</v>
       </c>
       <c r="C124" t="s">
         <v>374</v>
       </c>
       <c r="D124" t="s">
         <v>375</v>
       </c>
       <c r="E124">
-        <v>1189.0</v>
+        <v>83.0</v>
       </c>
       <c r="F124">
-        <v>14826.83</v>
+        <v>14005.42</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B125" t="s">
         <v>376</v>
       </c>
       <c r="C125" t="s">
         <v>377</v>
       </c>
       <c r="D125" t="s">
         <v>378</v>
       </c>
       <c r="E125">
-        <v>502.0</v>
+        <v>26977.0</v>
       </c>
       <c r="F125">
-        <v>14056.0</v>
+        <v>13994.38</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B126" t="s">
         <v>379</v>
       </c>
       <c r="C126" t="s">
         <v>380</v>
       </c>
       <c r="D126" t="s">
         <v>381</v>
       </c>
       <c r="E126">
-        <v>221.0</v>
+        <v>930.0</v>
       </c>
       <c r="F126">
-        <v>13301.99</v>
+        <v>12271.35</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B127" t="s">
         <v>382</v>
       </c>
       <c r="C127" t="s">
         <v>383</v>
       </c>
-      <c r="D127">
-        <v>6356848</v>
+      <c r="D127" t="s">
+        <v>384</v>
       </c>
       <c r="E127">
-        <v>569.0</v>
+        <v>1161.0</v>
       </c>
       <c r="F127">
-        <v>12780.65</v>
+        <v>11842.2</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B128" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C128" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D128" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E128">
-        <v>83.0</v>
+        <v>1208.0</v>
       </c>
       <c r="F128">
-        <v>12620.98</v>
+        <v>10986.73</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B129" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C129" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="D129" t="s">
         <v>389</v>
       </c>
+      <c r="D129">
+        <v>6002895</v>
+      </c>
       <c r="E129">
-        <v>27713.0</v>
+        <v>9413.0</v>
       </c>
       <c r="F129">
-        <v>12415.3</v>
+        <v>10041.97</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B130" t="s">
         <v>390</v>
       </c>
       <c r="C130" t="s">
         <v>391</v>
       </c>
       <c r="D130" t="s">
         <v>392</v>
       </c>
       <c r="E130">
-        <v>1240.0</v>
+        <v>7897.0</v>
       </c>
       <c r="F130">
-        <v>11046.71</v>
+        <v>9577.15</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B131" t="s">
         <v>393</v>
       </c>
       <c r="C131" t="s">
         <v>394</v>
       </c>
       <c r="D131" t="s">
         <v>395</v>
       </c>
       <c r="E131">
-        <v>8113.0</v>
+        <v>4143.0</v>
       </c>
       <c r="F131">
-        <v>11007.31</v>
+        <v>9045.61</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
         <v>396</v>
       </c>
       <c r="B132" t="s">
         <v>397</v>
       </c>
       <c r="C132" t="s">
         <v>398</v>
       </c>
-      <c r="D132">
-        <v>6002895</v>
+      <c r="D132" t="s">
+        <v>399</v>
       </c>
       <c r="E132">
-        <v>9669.0</v>
+        <v>217.0</v>
       </c>
       <c r="F132">
-        <v>9329.75</v>
+        <v>6891.92</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
         <v>396</v>
       </c>
       <c r="B133" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C133" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D133" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E133">
-        <v>487.0</v>
+        <v>475.0</v>
       </c>
       <c r="F133">
-        <v>7253.0</v>
+        <v>5567.01</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B134" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C134" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D134" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E134">
-        <v>6145.37</v>
+        <v>7575.78</v>
       </c>
       <c r="F134">
-        <v>645.6</v>
+        <v>965.59</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B135" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C135" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D135" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E135">
         <v>818.0</v>
       </c>
       <c r="F135">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B136" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C136" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D136" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E136">
         <v>3990.0</v>
       </c>
       <c r="F136">
         <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B137" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C137" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D137" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E137">
         <v>329.0</v>
       </c>
       <c r="F137">
         <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B138" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C138" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D138">
         <v>5140989</v>
       </c>
       <c r="E138">
         <v>11925.0</v>
       </c>
       <c r="F138">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B139" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C139" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D139" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E139">
         <v>1126.0</v>
       </c>
       <c r="F139">
         <v>0.0</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B140" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C140" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D140" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E140">
         <v>10479.0</v>
       </c>
       <c r="F140">
         <v>0.0</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B141" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C141" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D141" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E141">
         <v>-1154.25</v>
       </c>
       <c r="F141">
-        <v>-179.25</v>
+        <v>-178.38</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B142" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C142" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D142" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E142">
         <v>-3041.72</v>
       </c>
       <c r="F142">
-        <v>-2155.52</v>
+        <v>-2147.61</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B143" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C143" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D143" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E143">
         <v>-17821.68</v>
       </c>
       <c r="F143">
-        <v>-13903.09</v>
+        <v>-13936.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>